--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Récopé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Emérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’activité : orientation, organisation et fluxSensibilité des acteurs et processus de formationSchème surordonné et normativité de l'activitéPassé et avenir du schème en sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème surordonné, statut structurant et normatif de l’activité : un enjeu essentiel pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Faire de la didactique professionnelle aujourd’hui, 3 (244), pp.108-120. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.244.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation du corps et simulation : comment susciter la transformation des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger dans une équipe sportive : étudier l’expérience des joueurs pour transformer leur activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’activité à l’expérience. Déterminer la sensibilité à… de sportifs de haut niveau à partir de régularités observables et de vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.31394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaction et normativité de l'activité : distinguer apprentissage et développement en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (1), pp.59-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schématisation, conceptualisation et action, de Revault d’Allonnes à Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Guiet-Silvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.057.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des actes de médiation comme prolongement de l’œuvre de Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.057.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des dispositifs intégrant une technologie autonome : du technique au politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response: In Situ Mobilization of Patients with Obesity as a Key Determinant of Weight Loss Interventions (J Obes Metab Syndr 2020;29:292-302)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Obesity &amp; Metabolic Syndrome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.88-90. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7570/jomes22006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des interventions ergonomiques : pourquoi et comment questionner les interventions sous l’angle d’une ontologie relationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-2, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assistant referees’ activity in refereeing elite football: Preoccupations when not judging offside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Macmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.101662. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2020.101662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité, vecteur de l’expertise : le cas des joueurs de volley-ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXV (63), pp.75-96. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.063.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les divers modes d’investigation des pratiques d’activité physique de personnes en situation d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une « bonne » alimentation. Les pratiques alimentaires des expéditeurs polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sup 69, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à… » et « l’intime » dans les interactions asymétriques : une approche par les concepts d’énacter et d’habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et dynamique de l’activité de médiation de l’enseignant. L’exemple des registres d’activité en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription corporelle de l’activité de médiation de l’enseignant d’EPS cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Expériences corporelles et gestes professionnels Tome 2, 13, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbitrage de haut niveau, une affaire d’équipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2014014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer une pratique en situation. L'activité de supervision d'arbitres de rugby : entre attribution spontanée de valeur et délibération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique et énaction, L'apprentissage en question. Revue EP&S, 362, pp. 10-14. Entretien avec Ezequiel Di Paolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer une pratique en situation. L’activité de supervision d’arbitres de rugby : entre attribution spontanée de valeur et délibération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2014.1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et pluralité du vécu corporel en situation motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (81), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle envisageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.45-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours difficile de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 494, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité, conceptualisation et totalité [activité-expérience-corps-monde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commitment of polar expedition members to a project: declared motivation or mobilization in situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (3), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthologie phénoménologique de l'expérience de volleyeurs en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.56-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des enseignants d'Education Physique et Sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme propre et exercice corporel : le cas d'un volleyeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications didactiques d'une théorie de l'action motrice : synthèse assimilatrice et enseignement fonctionnel du Volley-ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Impulsions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Revault d’Allonnes à une théorie du schème aujourd’hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Société Française de Psychologie a cent ans, 45 (1), pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un constructivisme énactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Piaget aujourd-hui, 42 (1), pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superordinate scheme, development and learning in a specific cultural practice A case study in volleyball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocacy for the superordinate scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revault d’Allonnes: Unveiling the sociocultural dynamics of superordinate schemes in early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the ' scheme ’ to address actual practices and development facing specific sociocultural contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society - Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les interactions et les activités collectives : une ressource pour la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau international francophone de recherche en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Fribourg (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensemaking et Sensibilité à : Le cas des expéditions polaires – la question des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Situations extrêmes et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sensitivity to”, to inform the study of sensemaking in a phenomenological and enactivist approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International PHILOS Colloquium Phenomenological and Hermeneutical Inquiry in Organization Studies: Taking Stock and Moving Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Esquema según Vergnaud: la importancia de los teoremas en acto para la formación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversaciones sobre la Teoría de los Campos conceptuales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enseñanza de las Ciencias, UNICEN, Buenos Aires, Argentina, Nov 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité individuelle lors des transitions défensives et performance collective en football : la composante sensible des différences interindividuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology. Experience, Performance support, Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience, fondement des régularités de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP - Revue d’Anthropologie des Connaissances: "Partir de l’expérience vécue pour comprendre et transformer. Vers l’articulation de différents niveaux d’étude de l’activité."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective : les déterminants sensibles de l’activité des joueurs d’une équipe de sport collectif de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Rencontres du REF - Symposium "Activité collective, interaction collective : en quoi constituent-elles des ressources pour la formation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences inter individuelles des footballeurs de haut niveau lors des phases de jeu en relation avec les transitions défensives : fondements cognitifs et sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème selon Vergnaud : catégories et régularités, puissance dans le champ contemporain des sciences cognitives et de la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International: Bilan et Perspectives : Autour de la Théorie des Champs Conceptuels - Colóquio “Avaliação e perspectivas: em torno da Teoria do Campo Conceitual”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Federal de Minas Gerais, Brésil ; Universidad Nacional del Centro de la Provincia, Buenos, Argentine ; Université de Paris, France ; Université du Québec à Trois-Rivières, Canada, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un sens commun dans les prises de décision au sein d'une équipe d'arbitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de la SFPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation circulaire activité-expérience : une opérationnalisation via la notion de schème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schème, sujet, activité. Réflexions et débats autour de la théorie des champs conceptuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s the extreme? Toward an integrative framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’homme, son outil et la peinture : identifier des compétences incorporées au service des performances industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lamodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès International Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adjudication of duels by the assistant referee in football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances pratiques situées et référentiel de compétences. Valoriser et certifier les acquis d’un arbitre dans une perspective de reconversion professionnelle : quels verrous théoriques et méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Silini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque International GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and dilemmas when taking care of an autistic person with horses, an anthropological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HETI 2018, The 16th International Congress of Equine Facilitated Programmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de coordination de l’arbitre assistant à l’activité de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Opéen &amp;ReForm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective enactive pour étudier la place des affects dans la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique émotionnelle de l’activité de l’arbitre : une perspective enactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et émotion : la question des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prerogatives of each in the offical’s coordination during a match: from the rules to activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International congress of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and decision making in refereeing: the affective core of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité et corps vital en volley-ball : esquisse d'une philosophie pratique de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth congress of the European Association for the Philosophy of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination de l’arbitre et de ses assistants en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer au développement professionnel des enseignants pour que les élèves apprennent mieux : les méandres de la sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barbier,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination des arbitres de football en match. La coordination des activités : approches situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité collective des arbitres en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international « Football et Recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion in decision making : the case of sport refereeing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective activity of football officials as it occurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalistic decision making and emotion in refereeing: affect at the heart of judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enactive account of in situ mobilization: the case of volleyball players strongly committed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual congress of the European College of Sport Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité, mobilisation et expérience corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Biennale de l'AFRAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de la Décision dans l’Urgence, L’arbitrage de haut niveau en sport collectif : Un cas exemplaire de Naturalistic Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Colloque AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité évaluative des superviseurs : une question de valeurs. Une question de normes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and decision. The role of experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.266-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referee cognition as it occurs : different kind of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.136-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et sante : de l’importance de la sante de ceux qui eduquent – enquete aupres des professeurs d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des acteurs dans un projet : motivation déclarée ou mobilisation en situation ? Le cas des expéditions polaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque de l'AGRH " Nouveaux comportements, nouvelles GRH ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinérances polaires : progresser ou s'immerger... Des vécus différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international " Itinérances au long cours, itinérances des profondeurs ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, La Grave, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expérience des pratiquants de &amp;quot; nouvelles &amp;quot; activités en station de sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Fin et confins du tourisme "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et logique d'action au sein d'un projet : le cas des expéditions polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l'AGRH, IAE-ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international " Innovation et loisirs sportifs de nature. Rétrospectives et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déterminant méconnu des inégalités d’apprentissage : la compatibilité entre la norme d’activité des élèves et la norme socioculturelle de la matière enseignée (le cas du volley-ball, ouverture à d’autres cas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche franco-marocain sur les difficultés d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, RABAT, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual intelligibility among football officials during match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N° thématique Activité, expérience, incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons d'agir, raisons d'apprendre. Dossiers EPS n°76. Paris : Editions Revue EP.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage. Paris : Editions revue EP.S. Collection Pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Schillings; Maryvonne Merri; Isabelle Vinatier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels types d'interactions requiert l'activité collective ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp.225-246, 2025, 978-2-36630-148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extimization of Traditional Hoof Trimming Knowledge and the Basis of Its Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dumas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gravié-Plandé, Valérie Lehmann, Jean-Claude Coulet, Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditional Knowledge and the Challenges of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, I STE Ltd &amp; John Wiley &amp; Sons, Inc., pp.21-47, 2025, Knowledge management series, 978-1-83669-025-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Chiari, V. Gérard, L. Hincker, M. Jakobi &amp; G. Rix-Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la connaissance sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Clermont-Ferrand - Presses Universitaires Blaise-Pascal, pp.101-104, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statut ontologique de la marge de manœuvre à la manœuvre des marges par l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.29-50, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche phénoménologique des sports collectifs : les normes au centre de l’analyse en volley-ball et football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerome Visioli; Oriane Petiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des sports collectifs. Regards croisés entre recherche et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, pp.246-255, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’agir comme avènement d’une nouvelle sensibilité à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Merri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contradictions, conflits et préoccupations dans le développement de l'agir humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison et Passions, pp.44-71, 2022, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rp.merri.2022.01.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel, c’est la situation de l’acteur, une specification in situ de son monde propre. Réels et inégalité des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Dressen-Hammouda &amp; J. Guitard-Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pluralité du réel en éducation. Situations d’apprentissage et de transmission des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Université Blaise Pascal, pp.163-186, 2021, 978-2-84516-996-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Merini; Jean-François Marcel; Thierry Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation des pratiques collaboratives dans les métiers de l'interaction humaine : des pratiques pluri-adressées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.173-188, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d'investigation de l'activité des membres de l'équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Mérini; J.-F. Marcel; T. Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' Observation des pratiques collaboratives dans les métiers de l'interaction humaine. Des pratiques pluri-adressées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rouen, 2020, 979-1024014586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, sensibilité et compétence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Lièvre, M. Aubry et G. Garel (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Situations Extrêmes : des expéditions polaires aux organisations orientées exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Londres : ISTE Editions, pp.217-230, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilization and sensibility on polar expeditions : more than mere motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management in Extreme Situations: Lessons from Polar Expeditions, Military and Rescue Operations and Wilderness Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts de coordination de l’arbitre assistant à la prise de décision de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Dosseville &amp; Catherine Garncarzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jugement et prise de décision au football </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Caen, pp.79-99, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvrer au développement professionnel des enseignants afin que les élèves apprennent mieux : les méandres de la sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Carlier (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'apprentissage en situation de travail. Itinéraires du développement professionnel des enseignants d'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain., pp. 17-46, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu (Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport, Tome 2 Les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan., pp. 145-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une appropriation singulière par les STAPS des hypothèses de l'énaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations théoriques en STAPS et implications pratiques. Les sciences du sport en mouvement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.94-115, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des professeurs d’EPS en Auvergne : interrogations sur le métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverin Parayre et Alexandre Klein AVEC LA COLLABORATION DE Cyril Crozet et Carine Simar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et Santé. Des pratiques aux Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à, organisatrice de l'expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Albarello; J.-M. Barbier; E. Bourgeois &amp; M. Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience, activité, apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.111-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation et la mobilisation des expéditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aubry et P. Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUQ, pp.49-63, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la pratique sportive par les conditions de travail de l'intervenant : apports et limites de l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-91, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité des volleyeurs les plus &amp;quot; actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Berthoz et B. Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Nancy, pp.97-122, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace : une perspective de développement du marketing expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corneloup, J. &amp; Mao, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et innovation dans les loisirs sportifs de nature,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'argentière La Bessée: Edition du Fournel, pp.232-241, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00909631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu et G. Boëtsch (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire du Corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions., pp. 300-302, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et normativité vitale L’exemple de la conceptualisation du temps en situation chez les volleyeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Merri (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité humaine et conceptualisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, pp. 143- 160., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité, vecteur de l’expertise : le cas des joueurs de volley-ball.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativité et sensibilité : une perspective généalogique d'étude du mouvement et de l'action. Motricité et schèmes des volleyeurs mobilisés en défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Blaise Pascal - Clermont-Ferrand II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00711784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Récopé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Emérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’activité : orientation, organisation et fluxSensibilité des acteurs et processus de formationSchème surordonné et normativité de l'activitéPassé et avenir du schème en sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème surordonné, statut structurant et normatif de l’activité : un enjeu essentiel pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Faire de la didactique professionnelle aujourd’hui, 3 (244), pp.108-120. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.244.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation du corps et simulation : comment susciter la transformation des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger dans une équipe sportive : étudier l’expérience des joueurs pour transformer leur activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’activité à l’expérience. Déterminer la sensibilité à… de sportifs de haut niveau à partir de régularités observables et de vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.31394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schématisation, conceptualisation et action, de Revault d’Allonnes à Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Guiet-Silvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.057.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaction et normativité de l'activité : distinguer apprentissage et développement en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (1), pp.59-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des actes de médiation comme prolongement de l’œuvre de Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.057.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des dispositifs intégrant une technologie autonome : du technique au politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response: In Situ Mobilization of Patients with Obesity as a Key Determinant of Weight Loss Interventions (J Obes Metab Syndr 2020;29:292-302)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Obesity &amp; Metabolic Syndrome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.88-90. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7570/jomes22006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des interventions ergonomiques : pourquoi et comment questionner les interventions sous l’angle d’une ontologie relationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-2, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assistant referees’ activity in refereeing elite football: Preoccupations when not judging offside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Macmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.101662. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2020.101662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité, vecteur de l’expertise : le cas des joueurs de volley-ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXV (63), pp.75-96. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.063.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les divers modes d’investigation des pratiques d’activité physique de personnes en situation d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à… » et « l’intime » dans les interactions asymétriques : une approche par les concepts d’énacter et d’habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une « bonne » alimentation. Les pratiques alimentaires des expéditeurs polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sup 69, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et dynamique de l’activité de médiation de l’enseignant. L’exemple des registres d’activité en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription corporelle de l’activité de médiation de l’enseignant d’EPS cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Expériences corporelles et gestes professionnels Tome 2, 13, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbitrage de haut niveau, une affaire d’équipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2014014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer une pratique en situation. L’activité de supervision d’arbitres de rugby : entre attribution spontanée de valeur et délibération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2014.1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer une pratique en situation. L'activité de supervision d'arbitres de rugby : entre attribution spontanée de valeur et délibération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique et énaction, L'apprentissage en question. Revue EP&S, 362, pp. 10-14. Entretien avec Ezequiel Di Paolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et pluralité du vécu corporel en situation motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (81), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle envisageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.45-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours difficile de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 494, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité, conceptualisation et totalité [activité-expérience-corps-monde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthologie phénoménologique de l'expérience de volleyeurs en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.56-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commitment of polar expedition members to a project: declared motivation or mobilization in situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (3), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des enseignants d'Education Physique et Sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme propre et exercice corporel : le cas d'un volleyeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications didactiques d'une théorie de l'action motrice : synthèse assimilatrice et enseignement fonctionnel du Volley-ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Impulsions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Revault d’Allonnes à une théorie du schème aujourd’hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Société Française de Psychologie a cent ans, 45 (1), pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un constructivisme énactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Piaget aujourd-hui, 42 (1), pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superordinate scheme, development and learning in a specific cultural practice A case study in volleyball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the ' scheme ’ to address actual practices and development facing specific sociocultural contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society - Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revault d’Allonnes: Unveiling the sociocultural dynamics of superordinate schemes in early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocacy for the superordinate scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les interactions et les activités collectives : une ressource pour la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau international francophone de recherche en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Fribourg (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensemaking et Sensibilité à : Le cas des expéditions polaires – la question des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Situations extrêmes et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sensitivity to”, to inform the study of sensemaking in a phenomenological and enactivist approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International PHILOS Colloquium Phenomenological and Hermeneutical Inquiry in Organization Studies: Taking Stock and Moving Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Esquema según Vergnaud: la importancia de los teoremas en acto para la formación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversaciones sobre la Teoría de los Campos conceptuales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enseñanza de las Ciencias, UNICEN, Buenos Aires, Argentina, Nov 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité individuelle lors des transitions défensives et performance collective en football : la composante sensible des différences interindividuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology. Experience, Performance support, Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience, fondement des régularités de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP - Revue d’Anthropologie des Connaissances: "Partir de l’expérience vécue pour comprendre et transformer. Vers l’articulation de différents niveaux d’étude de l’activité."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème selon Vergnaud : catégories et régularités, puissance dans le champ contemporain des sciences cognitives et de la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International: Bilan et Perspectives : Autour de la Théorie des Champs Conceptuels - Colóquio “Avaliação e perspectivas: em torno da Teoria do Campo Conceitual”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Federal de Minas Gerais, Brésil ; Universidad Nacional del Centro de la Provincia, Buenos, Argentine ; Université de Paris, France ; Université du Québec à Trois-Rivières, Canada, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences inter individuelles des footballeurs de haut niveau lors des phases de jeu en relation avec les transitions défensives : fondements cognitifs et sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective : les déterminants sensibles de l’activité des joueurs d’une équipe de sport collectif de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Rencontres du REF - Symposium "Activité collective, interaction collective : en quoi constituent-elles des ressources pour la formation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation circulaire activité-expérience : une opérationnalisation via la notion de schème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schème, sujet, activité. Réflexions et débats autour de la théorie des champs conceptuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un sens commun dans les prises de décision au sein d'une équipe d'arbitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de la SFPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s the extreme? Toward an integrative framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adjudication of duels by the assistant referee in football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’homme, son outil et la peinture : identifier des compétences incorporées au service des performances industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lamodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès International Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances pratiques situées et référentiel de compétences. Valoriser et certifier les acquis d’un arbitre dans une perspective de reconversion professionnelle : quels verrous théoriques et méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Silini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque International GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and dilemmas when taking care of an autistic person with horses, an anthropological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HETI 2018, The 16th International Congress of Equine Facilitated Programmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de coordination de l’arbitre assistant à l’activité de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Opéen &amp;ReForm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective enactive pour étudier la place des affects dans la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique émotionnelle de l’activité de l’arbitre : une perspective enactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer au développement professionnel des enseignants pour que les élèves apprennent mieux : les méandres de la sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barbier,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prerogatives of each in the offical’s coordination during a match: from the rules to activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International congress of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité et corps vital en volley-ball : esquisse d'une philosophie pratique de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth congress of the European Association for the Philosophy of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and decision making in refereeing: the affective core of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et émotion : la question des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination de l’arbitre et de ses assistants en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enactive account of in situ mobilization: the case of volleyball players strongly committed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual congress of the European College of Sport Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination des arbitres de football en match. La coordination des activités : approches situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective activity of football officials as it occurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion in decision making : the case of sport refereeing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité collective des arbitres en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international « Football et Recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalistic decision making and emotion in refereeing: affect at the heart of judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité évaluative des superviseurs : une question de valeurs. Une question de normes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité, mobilisation et expérience corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Biennale de l'AFRAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de la Décision dans l’Urgence, L’arbitrage de haut niveau en sport collectif : Un cas exemplaire de Naturalistic Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Colloque AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and decision. The role of experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.266-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referee cognition as it occurs : different kind of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.136-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinérances polaires : progresser ou s'immerger... Des vécus différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international " Itinérances au long cours, itinérances des profondeurs ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, La Grave, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et sante : de l’importance de la sante de ceux qui eduquent – enquete aupres des professeurs d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des acteurs dans un projet : motivation déclarée ou mobilisation en situation ? Le cas des expéditions polaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque de l'AGRH " Nouveaux comportements, nouvelles GRH ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expérience des pratiquants de &amp;quot; nouvelles &amp;quot; activités en station de sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Fin et confins du tourisme "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et logique d'action au sein d'un projet : le cas des expéditions polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l'AGRH, IAE-ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international " Innovation et loisirs sportifs de nature. Rétrospectives et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déterminant méconnu des inégalités d’apprentissage : la compatibilité entre la norme d’activité des élèves et la norme socioculturelle de la matière enseignée (le cas du volley-ball, ouverture à d’autres cas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche franco-marocain sur les difficultés d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, RABAT, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual intelligibility among football officials during match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N° thématique Activité, expérience, incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons d'agir, raisons d'apprendre. Dossiers EPS n°76. Paris : Editions Revue EP.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage. Paris : Editions revue EP.S. Collection Pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Schillings; Maryvonne Merri; Isabelle Vinatier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels types d'interactions requiert l'activité collective ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp.225-246, 2025, 978-2-36630-148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extimization of Traditional Hoof Trimming Knowledge and the Basis of Its Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dumas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gravié-Plandé, Valérie Lehmann, Jean-Claude Coulet, Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditional Knowledge and the Challenges of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, I STE Ltd &amp; John Wiley &amp; Sons, Inc., pp.21-47, 2025, Knowledge management series, 978-1-83669-025-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Chiari, V. Gérard, L. Hincker, M. Jakobi &amp; G. Rix-Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la connaissance sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Clermont-Ferrand - Presses Universitaires Blaise-Pascal, pp.101-104, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statut ontologique de la marge de manœuvre à la manœuvre des marges par l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.29-50, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche phénoménologique des sports collectifs : les normes au centre de l’analyse en volley-ball et football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerome Visioli; Oriane Petiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des sports collectifs. Regards croisés entre recherche et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, pp.246-255, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’agir comme avènement d’une nouvelle sensibilité à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Merri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contradictions, conflits et préoccupations dans le développement de l'agir humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison et Passions, pp.44-71, 2022, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rp.merri.2022.01.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel, c’est la situation de l’acteur, une specification in situ de son monde propre. Réels et inégalité des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Dressen-Hammouda &amp; J. Guitard-Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pluralité du réel en éducation. Situations d’apprentissage et de transmission des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Université Blaise Pascal, pp.163-186, 2021, 978-2-84516-996-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Merini; Jean-François Marcel; Thierry Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation des pratiques collaboratives dans les métiers de l'interaction humaine : des pratiques pluri-adressées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.173-188, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d'investigation de l'activité des membres de l'équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Mérini; J.-F. Marcel; T. Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' Observation des pratiques collaboratives dans les métiers de l'interaction humaine. Des pratiques pluri-adressées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rouen, 2020, 979-1024014586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, sensibilité et compétence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Lièvre, M. Aubry et G. Garel (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Situations Extrêmes : des expéditions polaires aux organisations orientées exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Londres : ISTE Editions, pp.217-230, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts de coordination de l’arbitre assistant à la prise de décision de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Dosseville &amp; Catherine Garncarzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jugement et prise de décision au football </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Caen, pp.79-99, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilization and sensibility on polar expeditions : more than mere motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management in Extreme Situations: Lessons from Polar Expeditions, Military and Rescue Operations and Wilderness Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu (Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport, Tome 2 Les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan., pp. 145-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvrer au développement professionnel des enseignants afin que les élèves apprennent mieux : les méandres de la sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Carlier (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'apprentissage en situation de travail. Itinéraires du développement professionnel des enseignants d'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain., pp. 17-46, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une appropriation singulière par les STAPS des hypothèses de l'énaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations théoriques en STAPS et implications pratiques. Les sciences du sport en mouvement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.94-115, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des professeurs d’EPS en Auvergne : interrogations sur le métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverin Parayre et Alexandre Klein AVEC LA COLLABORATION DE Cyril Crozet et Carine Simar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et Santé. Des pratiques aux Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à, organisatrice de l'expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Albarello; J.-M. Barbier; E. Bourgeois &amp; M. Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience, activité, apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.111-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation et la mobilisation des expéditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aubry et P. Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUQ, pp.49-63, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace : une perspective de développement du marketing expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corneloup, J. &amp; Mao, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et innovation dans les loisirs sportifs de nature,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'argentière La Bessée: Edition du Fournel, pp.232-241, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00909631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité des volleyeurs les plus &amp;quot; actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Berthoz et B. Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Nancy, pp.97-122, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la pratique sportive par les conditions de travail de l'intervenant : apports et limites de l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-91, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu et G. Boëtsch (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire du Corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions., pp. 300-302, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et normativité vitale L’exemple de la conceptualisation du temps en situation chez les volleyeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Merri (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité humaine et conceptualisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, pp. 143- 160., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité, vecteur de l’expertise : le cas des joueurs de volley-ball.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativité et sensibilité : une perspective généalogique d'étude du mouvement et de l'action. Motricité et schèmes des volleyeurs mobilisés en défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Blaise Pascal - Clermont-Ferrand II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00711784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31394" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Silvain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renonciat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Mon&#233;ger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8224" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7570/jomes22006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Macmahon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101662" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.063.0075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masurier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2445" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8873" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01904092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laurin-Landry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1729" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;rour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278195v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454319v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lamodi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morize" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian James Cunningham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mourey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386121v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120769v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079934v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grimonprez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grimonprez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurin-Landry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798804v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812728v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812787v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839051v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903872v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033933v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380559v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumas Leroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624907v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0044" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898056v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kellin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984012v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909631v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898052v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898037v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711784v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31394" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Silvain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renonciat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Mon&#233;ger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8224" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7570/jomes22006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Macmahon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101662" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.063.0075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masurier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2445" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8873" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1729" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01904092v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laurin-Landry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;rour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278195v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian James Cunningham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lamodi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morize" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mourey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386121v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120769v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136842v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurin-Landry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grimonprez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grimonprez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136844v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120546v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798804v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812805v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812728v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839051v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903872v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033933v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380559v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumas Leroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624907v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0044" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655662v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898056v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kellin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909631v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984012v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830978v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898052v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898037v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711784v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>