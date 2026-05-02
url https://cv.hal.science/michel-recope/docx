--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Récopé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Emérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’activité : orientation, organisation et fluxSensibilité des acteurs et processus de formationSchème surordonné et normativité de l'activitéPassé et avenir du schème en sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème surordonné, statut structurant et normatif de l’activité : un enjeu essentiel pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Faire de la didactique professionnelle aujourd’hui, 3 (244), pp.108-120. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.244.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation du corps et simulation : comment susciter la transformation des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger dans une équipe sportive : étudier l’expérience des joueurs pour transformer leur activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’activité à l’expérience. Déterminer la sensibilité à… de sportifs de haut niveau à partir de régularités observables et de vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.31394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schématisation, conceptualisation et action, de Revault d’Allonnes à Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Guiet-Silvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.057.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaction et normativité de l'activité : distinguer apprentissage et développement en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (1), pp.59-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des actes de médiation comme prolongement de l’œuvre de Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.057.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des dispositifs intégrant une technologie autonome : du technique au politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response: In Situ Mobilization of Patients with Obesity as a Key Determinant of Weight Loss Interventions (J Obes Metab Syndr 2020;29:292-302)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Obesity &amp; Metabolic Syndrome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.88-90. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7570/jomes22006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des interventions ergonomiques : pourquoi et comment questionner les interventions sous l’angle d’une ontologie relationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-2, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assistant referees’ activity in refereeing elite football: Preoccupations when not judging offside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Macmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.101662. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2020.101662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité, vecteur de l’expertise : le cas des joueurs de volley-ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXV (63), pp.75-96. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.063.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les divers modes d’investigation des pratiques d’activité physique de personnes en situation d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à… » et « l’intime » dans les interactions asymétriques : une approche par les concepts d’énacter et d’habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une « bonne » alimentation. Les pratiques alimentaires des expéditeurs polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sup 69, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et dynamique de l’activité de médiation de l’enseignant. L’exemple des registres d’activité en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription corporelle de l’activité de médiation de l’enseignant d’EPS cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Expériences corporelles et gestes professionnels Tome 2, 13, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbitrage de haut niveau, une affaire d’équipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2014014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer une pratique en situation. L’activité de supervision d’arbitres de rugby : entre attribution spontanée de valeur et délibération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2014.1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer une pratique en situation. L'activité de supervision d'arbitres de rugby : entre attribution spontanée de valeur et délibération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique et énaction, L'apprentissage en question. Revue EP&S, 362, pp. 10-14. Entretien avec Ezequiel Di Paolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et pluralité du vécu corporel en situation motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (81), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle envisageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.45-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours difficile de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 494, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité, conceptualisation et totalité [activité-expérience-corps-monde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthologie phénoménologique de l'expérience de volleyeurs en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.56-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commitment of polar expedition members to a project: declared motivation or mobilization in situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (3), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des enseignants d'Education Physique et Sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme propre et exercice corporel : le cas d'un volleyeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications didactiques d'une théorie de l'action motrice : synthèse assimilatrice et enseignement fonctionnel du Volley-ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Impulsions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Revault d’Allonnes à une théorie du schème aujourd’hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Société Française de Psychologie a cent ans, 45 (1), pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un constructivisme énactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Piaget aujourd-hui, 42 (1), pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superordinate scheme, development and learning in a specific cultural practice A case study in volleyball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the ' scheme ’ to address actual practices and development facing specific sociocultural contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society - Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revault d’Allonnes: Unveiling the sociocultural dynamics of superordinate schemes in early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocacy for the superordinate scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les interactions et les activités collectives : une ressource pour la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau international francophone de recherche en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Fribourg (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensemaking et Sensibilité à : Le cas des expéditions polaires – la question des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Situations extrêmes et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sensitivity to”, to inform the study of sensemaking in a phenomenological and enactivist approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International PHILOS Colloquium Phenomenological and Hermeneutical Inquiry in Organization Studies: Taking Stock and Moving Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Esquema según Vergnaud: la importancia de los teoremas en acto para la formación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversaciones sobre la Teoría de los Campos conceptuales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enseñanza de las Ciencias, UNICEN, Buenos Aires, Argentina, Nov 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité individuelle lors des transitions défensives et performance collective en football : la composante sensible des différences interindividuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology. Experience, Performance support, Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience, fondement des régularités de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP - Revue d’Anthropologie des Connaissances: "Partir de l’expérience vécue pour comprendre et transformer. Vers l’articulation de différents niveaux d’étude de l’activité."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème selon Vergnaud : catégories et régularités, puissance dans le champ contemporain des sciences cognitives et de la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International: Bilan et Perspectives : Autour de la Théorie des Champs Conceptuels - Colóquio “Avaliação e perspectivas: em torno da Teoria do Campo Conceitual”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Federal de Minas Gerais, Brésil ; Universidad Nacional del Centro de la Provincia, Buenos, Argentine ; Université de Paris, France ; Université du Québec à Trois-Rivières, Canada, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences inter individuelles des footballeurs de haut niveau lors des phases de jeu en relation avec les transitions défensives : fondements cognitifs et sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective : les déterminants sensibles de l’activité des joueurs d’une équipe de sport collectif de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Rencontres du REF - Symposium "Activité collective, interaction collective : en quoi constituent-elles des ressources pour la formation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation circulaire activité-expérience : une opérationnalisation via la notion de schème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schème, sujet, activité. Réflexions et débats autour de la théorie des champs conceptuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un sens commun dans les prises de décision au sein d'une équipe d'arbitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de la SFPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s the extreme? Toward an integrative framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adjudication of duels by the assistant referee in football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’homme, son outil et la peinture : identifier des compétences incorporées au service des performances industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lamodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès International Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances pratiques situées et référentiel de compétences. Valoriser et certifier les acquis d’un arbitre dans une perspective de reconversion professionnelle : quels verrous théoriques et méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Silini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque International GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and dilemmas when taking care of an autistic person with horses, an anthropological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HETI 2018, The 16th International Congress of Equine Facilitated Programmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de coordination de l’arbitre assistant à l’activité de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Opéen &amp;ReForm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective enactive pour étudier la place des affects dans la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique émotionnelle de l’activité de l’arbitre : une perspective enactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer au développement professionnel des enseignants pour que les élèves apprennent mieux : les méandres de la sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barbier,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prerogatives of each in the offical’s coordination during a match: from the rules to activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International congress of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité et corps vital en volley-ball : esquisse d'une philosophie pratique de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth congress of the European Association for the Philosophy of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and decision making in refereeing: the affective core of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et émotion : la question des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination de l’arbitre et de ses assistants en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enactive account of in situ mobilization: the case of volleyball players strongly committed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual congress of the European College of Sport Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination des arbitres de football en match. La coordination des activités : approches situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective activity of football officials as it occurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion in decision making : the case of sport refereeing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité collective des arbitres en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international « Football et Recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalistic decision making and emotion in refereeing: affect at the heart of judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité évaluative des superviseurs : une question de valeurs. Une question de normes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité, mobilisation et expérience corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Biennale de l'AFRAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de la Décision dans l’Urgence, L’arbitrage de haut niveau en sport collectif : Un cas exemplaire de Naturalistic Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Colloque AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and decision. The role of experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.266-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referee cognition as it occurs : different kind of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.136-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinérances polaires : progresser ou s'immerger... Des vécus différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international " Itinérances au long cours, itinérances des profondeurs ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, La Grave, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et sante : de l’importance de la sante de ceux qui eduquent – enquete aupres des professeurs d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des acteurs dans un projet : motivation déclarée ou mobilisation en situation ? Le cas des expéditions polaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque de l'AGRH " Nouveaux comportements, nouvelles GRH ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expérience des pratiquants de &amp;quot; nouvelles &amp;quot; activités en station de sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Fin et confins du tourisme "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et logique d'action au sein d'un projet : le cas des expéditions polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l'AGRH, IAE-ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international " Innovation et loisirs sportifs de nature. Rétrospectives et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déterminant méconnu des inégalités d’apprentissage : la compatibilité entre la norme d’activité des élèves et la norme socioculturelle de la matière enseignée (le cas du volley-ball, ouverture à d’autres cas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche franco-marocain sur les difficultés d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, RABAT, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual intelligibility among football officials during match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N° thématique Activité, expérience, incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons d'agir, raisons d'apprendre. Dossiers EPS n°76. Paris : Editions Revue EP.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage. Paris : Editions revue EP.S. Collection Pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Schillings; Maryvonne Merri; Isabelle Vinatier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels types d'interactions requiert l'activité collective ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp.225-246, 2025, 978-2-36630-148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extimization of Traditional Hoof Trimming Knowledge and the Basis of Its Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dumas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gravié-Plandé, Valérie Lehmann, Jean-Claude Coulet, Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditional Knowledge and the Challenges of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, I STE Ltd &amp; John Wiley &amp; Sons, Inc., pp.21-47, 2025, Knowledge management series, 978-1-83669-025-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Chiari, V. Gérard, L. Hincker, M. Jakobi &amp; G. Rix-Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la connaissance sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Clermont-Ferrand - Presses Universitaires Blaise-Pascal, pp.101-104, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statut ontologique de la marge de manœuvre à la manœuvre des marges par l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.29-50, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche phénoménologique des sports collectifs : les normes au centre de l’analyse en volley-ball et football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerome Visioli; Oriane Petiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des sports collectifs. Regards croisés entre recherche et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, pp.246-255, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’agir comme avènement d’une nouvelle sensibilité à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Merri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contradictions, conflits et préoccupations dans le développement de l'agir humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison et Passions, pp.44-71, 2022, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rp.merri.2022.01.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel, c’est la situation de l’acteur, une specification in situ de son monde propre. Réels et inégalité des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Dressen-Hammouda &amp; J. Guitard-Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pluralité du réel en éducation. Situations d’apprentissage et de transmission des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Université Blaise Pascal, pp.163-186, 2021, 978-2-84516-996-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Merini; Jean-François Marcel; Thierry Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation des pratiques collaboratives dans les métiers de l'interaction humaine : des pratiques pluri-adressées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.173-188, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d'investigation de l'activité des membres de l'équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Mérini; J.-F. Marcel; T. Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' Observation des pratiques collaboratives dans les métiers de l'interaction humaine. Des pratiques pluri-adressées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rouen, 2020, 979-1024014586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, sensibilité et compétence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Lièvre, M. Aubry et G. Garel (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Situations Extrêmes : des expéditions polaires aux organisations orientées exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Londres : ISTE Editions, pp.217-230, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts de coordination de l’arbitre assistant à la prise de décision de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Dosseville &amp; Catherine Garncarzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jugement et prise de décision au football </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Caen, pp.79-99, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilization and sensibility on polar expeditions : more than mere motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management in Extreme Situations: Lessons from Polar Expeditions, Military and Rescue Operations and Wilderness Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu (Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport, Tome 2 Les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan., pp. 145-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvrer au développement professionnel des enseignants afin que les élèves apprennent mieux : les méandres de la sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Carlier (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'apprentissage en situation de travail. Itinéraires du développement professionnel des enseignants d'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain., pp. 17-46, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une appropriation singulière par les STAPS des hypothèses de l'énaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations théoriques en STAPS et implications pratiques. Les sciences du sport en mouvement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.94-115, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des professeurs d’EPS en Auvergne : interrogations sur le métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverin Parayre et Alexandre Klein AVEC LA COLLABORATION DE Cyril Crozet et Carine Simar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et Santé. Des pratiques aux Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à, organisatrice de l'expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Albarello; J.-M. Barbier; E. Bourgeois &amp; M. Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience, activité, apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.111-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation et la mobilisation des expéditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aubry et P. Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUQ, pp.49-63, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace : une perspective de développement du marketing expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corneloup, J. &amp; Mao, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et innovation dans les loisirs sportifs de nature,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'argentière La Bessée: Edition du Fournel, pp.232-241, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00909631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité des volleyeurs les plus &amp;quot; actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Berthoz et B. Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Nancy, pp.97-122, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la pratique sportive par les conditions de travail de l'intervenant : apports et limites de l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-91, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu et G. Boëtsch (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire du Corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions., pp. 300-302, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et normativité vitale L’exemple de la conceptualisation du temps en situation chez les volleyeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Merri (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité humaine et conceptualisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, pp. 143- 160., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité, vecteur de l’expertise : le cas des joueurs de volley-ball.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativité et sensibilité : une perspective généalogique d'étude du mouvement et de l'action. Motricité et schèmes des volleyeurs mobilisés en défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Blaise Pascal - Clermont-Ferrand II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00711784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Récopé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Emérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’activité : orientation, organisation et fluxSensibilité des acteurs et processus de formationSchème surordonné et normativité de l'activitéPassé et avenir du schème en sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème surordonné, statut structurant et normatif de l’activité : un enjeu essentiel pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Faire de la didactique professionnelle aujourd’hui, 3 (244), pp.108-120. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.244.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation du corps et simulation : comment susciter la transformation des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ybk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger dans une équipe sportive : étudier l’expérience des joueurs pour transformer leur activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schématisation, conceptualisation et action, de Revault d’Allonnes à Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Guiet-Silvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.057.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaction et normativité de l'activité : distinguer apprentissage et développement en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (1), pp.59-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’activité à l’expérience. Déterminer la sensibilité à… de sportifs de haut niveau à partir de régularités observables et de vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.31394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des actes de médiation comme prolongement de l’œuvre de Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.057.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des dispositifs intégrant une technologie autonome : du technique au politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-1, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response: In Situ Mobilization of Patients with Obesity as a Key Determinant of Weight Loss Interventions (J Obes Metab Syndr 2020;29:292-302)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Obesity &amp; Metabolic Syndrome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.88-90. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7570/jomes22006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des interventions ergonomiques : pourquoi et comment questionner les interventions sous l’angle d’une ontologie relationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-2, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assistant referees’ activity in refereeing elite football: Preoccupations when not judging offside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Macmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.101662. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2020.101662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité, vecteur de l’expertise : le cas des joueurs de volley-ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXV (63), pp.75-96. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.063.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les divers modes d’investigation des pratiques d’activité physique de personnes en situation d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à… » et « l’intime » dans les interactions asymétriques : une approche par les concepts d’énacter et d’habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une « bonne » alimentation. Les pratiques alimentaires des expéditeurs polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sup 69, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et dynamique de l’activité de médiation de l’enseignant. L’exemple des registres d’activité en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription corporelle de l’activité de médiation de l’enseignant d’EPS cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Expériences corporelles et gestes professionnels Tome 2, 13, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbitrage de haut niveau, une affaire d’équipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2014014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer une pratique en situation. L’activité de supervision d’arbitres de rugby : entre attribution spontanée de valeur et délibération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2014.1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer une pratique en situation. L'activité de supervision d'arbitres de rugby : entre attribution spontanée de valeur et délibération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique et énaction, L'apprentissage en question. Revue EP&S, 362, pp. 10-14. Entretien avec Ezequiel Di Paolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et pluralité du vécu corporel en situation motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (81), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle envisageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.45-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours difficile de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 494, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité, conceptualisation et totalité [activité-expérience-corps-monde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commitment of polar expedition members to a project: declared motivation or mobilization in situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (3), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthologie phénoménologique de l'expérience de volleyeurs en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.56-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des enseignants d'Education Physique et Sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme propre et exercice corporel : le cas d'un volleyeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications didactiques d'une théorie de l'action motrice : synthèse assimilatrice et enseignement fonctionnel du Volley-ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Impulsions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Revault d’Allonnes à une théorie du schème aujourd’hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Société Française de Psychologie a cent ans, 45 (1), pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un constructivisme énactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Piaget aujourd-hui, 42 (1), pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocacy for the superordinate scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the ' scheme ’ to address actual practices and development facing specific sociocultural contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society - Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revault d’Allonnes: Unveiling the sociocultural dynamics of superordinate schemes in early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superordinate scheme, development and learning in a specific cultural practice A case study in volleyball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les interactions et les activités collectives : une ressource pour la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau international francophone de recherche en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Fribourg (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensemaking et Sensibilité à : Le cas des expéditions polaires – la question des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Situations extrêmes et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sensitivity to”, to inform the study of sensemaking in a phenomenological and enactivist approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International PHILOS Colloquium Phenomenological and Hermeneutical Inquiry in Organization Studies: Taking Stock and Moving Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective : les déterminants sensibles de l’activité des joueurs d’une équipe de sport collectif de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Rencontres du REF - Symposium "Activité collective, interaction collective : en quoi constituent-elles des ressources pour la formation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème selon Vergnaud : catégories et régularités, puissance dans le champ contemporain des sciences cognitives et de la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International: Bilan et Perspectives : Autour de la Théorie des Champs Conceptuels - Colóquio “Avaliação e perspectivas: em torno da Teoria do Campo Conceitual”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Federal de Minas Gerais, Brésil ; Universidad Nacional del Centro de la Provincia, Buenos, Argentine ; Université de Paris, France ; Université du Québec à Trois-Rivières, Canada, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences inter individuelles des footballeurs de haut niveau lors des phases de jeu en relation avec les transitions défensives : fondements cognitifs et sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sensemaking to 'sensitivity to': the sensible worlds of polar explorers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium - [SWG14] The Role of Emotions and Embodiment in Extreme Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Esquema según Vergnaud: la importancia de los teoremas en acto para la formación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversaciones sobre la Teoría de los Campos conceptuales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enseñanza de las Ciencias, UNICEN, Buenos Aires, Argentina, Nov 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité individuelle lors des transitions défensives et performance collective en football : la composante sensible des différences interindividuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology. Experience, Performance support, Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience, fondement des régularités de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP - Revue d’Anthropologie des Connaissances: "Partir de l’expérience vécue pour comprendre et transformer. Vers l’articulation de différents niveaux d’étude de l’activité."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation circulaire activité-expérience : une opérationnalisation via la notion de schème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schème, sujet, activité. Réflexions et débats autour de la théorie des champs conceptuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un sens commun dans les prises de décision au sein d'une équipe d'arbitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de la SFPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s the extreme? Toward an integrative framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adjudication of duels by the assistant referee in football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’homme, son outil et la peinture : identifier des compétences incorporées au service des performances industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lamodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès International Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances pratiques situées et référentiel de compétences. Valoriser et certifier les acquis d’un arbitre dans une perspective de reconversion professionnelle : quels verrous théoriques et méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Silini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque International GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and dilemmas when taking care of an autistic person with horses, an anthropological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HETI 2018, The 16th International Congress of Equine Facilitated Programmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Opéen &amp;ReForm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de coordination de l’arbitre assistant à l’activité de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective enactive pour étudier la place des affects dans la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique émotionnelle de l’activité de l’arbitre : une perspective enactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer au développement professionnel des enseignants pour que les élèves apprennent mieux : les méandres de la sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barbier,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et émotion : la question des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prerogatives of each in the offical’s coordination during a match: from the rules to activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International congress of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité et corps vital en volley-ball : esquisse d'une philosophie pratique de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth congress of the European Association for the Philosophy of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and decision making in refereeing: the affective core of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination de l’arbitre et de ses assistants en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enactive account of in situ mobilization: the case of volleyball players strongly committed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual congress of the European College of Sport Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité collective des arbitres en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international « Football et Recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective activity of football officials as it occurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion in decision making : the case of sport refereeing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination des arbitres de football en match. La coordination des activités : approches situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalistic decision making and emotion in refereeing: affect at the heart of judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité, mobilisation et expérience corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Biennale de l'AFRAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de la Décision dans l’Urgence, L’arbitrage de haut niveau en sport collectif : Un cas exemplaire de Naturalistic Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Colloque AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité évaluative des superviseurs : une question de valeurs. Une question de normes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referee cognition as it occurs : different kind of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.136-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and decision. The role of experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.266-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinérances polaires : progresser ou s'immerger... Des vécus différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international " Itinérances au long cours, itinérances des profondeurs ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, La Grave, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et sante : de l’importance de la sante de ceux qui eduquent – enquete aupres des professeurs d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des acteurs dans un projet : motivation déclarée ou mobilisation en situation ? Le cas des expéditions polaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque de l'AGRH " Nouveaux comportements, nouvelles GRH ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expérience des pratiquants de &amp;quot; nouvelles &amp;quot; activités en station de sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Fin et confins du tourisme "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et logique d'action au sein d'un projet : le cas des expéditions polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l'AGRH, IAE-ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international " Innovation et loisirs sportifs de nature. Rétrospectives et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déterminant méconnu des inégalités d’apprentissage : la compatibilité entre la norme d’activité des élèves et la norme socioculturelle de la matière enseignée (le cas du volley-ball, ouverture à d’autres cas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche franco-marocain sur les difficultés d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, RABAT, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual intelligibility among football officials during match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N° thématique Activité, expérience, incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons d'agir, raisons d'apprendre. Dossiers EPS n°76. Paris : Editions Revue EP.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage. Paris : Editions revue EP.S. Collection Pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Schillings; Maryvonne Merri; Isabelle Vinatier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels types d'interactions requiert l'activité collective ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp.225-246, 2025, 978-2-36630-148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extimization of Traditional Hoof Trimming Knowledge and the Basis of Its Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dumas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gravié-Plandé, Valérie Lehmann, Jean-Claude Coulet, Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditional Knowledge and the Challenges of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, I STE Ltd &amp; John Wiley &amp; Sons, Inc., pp.21-47, 2025, Knowledge management series, 978-1-83669-025-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Chiari, V. Gérard, L. Hincker, M. Jakobi &amp; G. Rix-Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la connaissance sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Clermont-Ferrand - Presses Universitaires Blaise-Pascal, pp.101-104, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statut ontologique de la marge de manœuvre à la manœuvre des marges par l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.29-50, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche phénoménologique des sports collectifs : les normes au centre de l’analyse en volley-ball et football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerome Visioli; Oriane Petiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des sports collectifs. Regards croisés entre recherche et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, pp.246-255, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’agir comme avènement d’une nouvelle sensibilité à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Merri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contradictions, conflits et préoccupations dans le développement de l'agir humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison et Passions, pp.44-71, 2022, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rp.merri.2022.01.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel, c’est la situation de l’acteur, une specification in situ de son monde propre. Réels et inégalité des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Dressen-Hammouda &amp; J. Guitard-Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pluralité du réel en éducation. Situations d’apprentissage et de transmission des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Université Blaise Pascal, pp.163-186, 2021, 978-2-84516-996-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d'investigation de l'activité des membres de l'équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Mérini; Jean-François Marcel; T. Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' Observation des pratiques collaboratives dans les métiers de l'interaction humaine. Des pratiques pluri-adressées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rouen, pp.173-188, 2020, 979-1024014586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, sensibilité et compétence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Lièvre, M. Aubry et G. Garel (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Situations Extrêmes : des expéditions polaires aux organisations orientées exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Londres : ISTE Editions, pp.217-230, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts de coordination de l’arbitre assistant à la prise de décision de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Dosseville &amp; Catherine Garncarzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jugement et prise de décision au football </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Caen, pp.79-99, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilization and sensibility on polar expeditions : more than mere motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management in Extreme Situations: Lessons from Polar Expeditions, Military and Rescue Operations and Wilderness Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu (Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport, Tome 2 Les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan., pp. 145-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvrer au développement professionnel des enseignants afin que les élèves apprennent mieux : les méandres de la sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Carlier (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'apprentissage en situation de travail. Itinéraires du développement professionnel des enseignants d'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain., pp. 17-46, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une appropriation singulière par les STAPS des hypothèses de l'énaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations théoriques en STAPS et implications pratiques. Les sciences du sport en mouvement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.94-115, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des professeurs d’EPS en Auvergne : interrogations sur le métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverin Parayre et Alexandre Klein AVEC LA COLLABORATION DE Cyril Crozet et Carine Simar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et Santé. Des pratiques aux Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à, organisatrice de l'expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Albarello; J.-M. Barbier; E. Bourgeois &amp; M. Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience, activité, apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.111-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation et la mobilisation des expéditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aubry et P. Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUQ, pp.49-63, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace : une perspective de développement du marketing expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corneloup, J. &amp; Mao, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et innovation dans les loisirs sportifs de nature,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'argentière La Bessée: Edition du Fournel, pp.232-241, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00909631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité des volleyeurs les plus &amp;quot; actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Berthoz et B. Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Nancy, pp.97-122, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la pratique sportive par les conditions de travail de l'intervenant : apports et limites de l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-91, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être et sujet corporel Sensibilité et norme propre du volleyeur en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Abadie (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinique du sport et des pratiques physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, (pp. 105-124, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu et G. Boëtsch (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire du Corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions., pp. 300-302, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et normativité vitale L’exemple de la conceptualisation du temps en situation chez les volleyeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Merri (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité humaine et conceptualisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, pp. 143- 160., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité, vecteur de l’expertise : le cas des joueurs de volley-ball.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativité et sensibilité : une perspective généalogique d'étude du mouvement et de l'action. Motricité et schèmes des volleyeurs mobilisés en défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Blaise Pascal - Clermont-Ferrand II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00711784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31394" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Silvain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renonciat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Mon&#233;ger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8224" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7570/jomes22006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Macmahon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101662" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.063.0075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masurier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2445" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8873" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1729" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01904092v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laurin-Landry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;rour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278195v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian James Cunningham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lamodi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morize" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mourey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386121v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120769v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136842v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurin-Landry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grimonprez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grimonprez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136844v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120546v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798804v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812805v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812728v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839051v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903872v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033933v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380559v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumas Leroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624907v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0044" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655662v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898056v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kellin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909631v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984012v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830978v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898052v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898037v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711784v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Silvain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0139" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31394" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renonciat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Mon&#233;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7570/jomes22006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Macmahon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101662" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.063.0075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2445" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8873" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1729" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01904092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laurin-Landry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;rour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454319v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian James Cunningham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lamodi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morize" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900201v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mourey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386117v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurin-Landry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079927v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079920v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120747v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grimonprez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grimonprez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120546v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812793v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812789v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380559v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumas Leroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277496v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277450v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330307v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655662v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kellin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229521v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984013v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984012v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898037v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711784v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>