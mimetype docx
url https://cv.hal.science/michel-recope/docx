--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Récopé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Emérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’activité : orientation, organisation et fluxSensibilité des acteurs et processus de formationSchème surordonné et normativité de l'activitéPassé et avenir du schème en sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème surordonné, statut structurant et normatif de l’activité : un enjeu essentiel pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Faire de la didactique professionnelle aujourd’hui, 3 (244), pp.108-120. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.244.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation du corps et simulation : comment susciter la transformation des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ybk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger dans une équipe sportive : étudier l’expérience des joueurs pour transformer leur activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schématisation, conceptualisation et action, de Revault d’Allonnes à Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Guiet-Silvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.057.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaction et normativité de l'activité : distinguer apprentissage et développement en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (1), pp.59-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’activité à l’expérience. Déterminer la sensibilité à… de sportifs de haut niveau à partir de régularités observables et de vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.31394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des actes de médiation comme prolongement de l’œuvre de Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.057.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des dispositifs intégrant une technologie autonome : du technique au politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-1, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response: In Situ Mobilization of Patients with Obesity as a Key Determinant of Weight Loss Interventions (J Obes Metab Syndr 2020;29:292-302)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Obesity &amp; Metabolic Syndrome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.88-90. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7570/jomes22006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des interventions ergonomiques : pourquoi et comment questionner les interventions sous l’angle d’une ontologie relationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-2, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assistant referees’ activity in refereeing elite football: Preoccupations when not judging offside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Macmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.101662. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2020.101662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité, vecteur de l’expertise : le cas des joueurs de volley-ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXV (63), pp.75-96. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.063.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les divers modes d’investigation des pratiques d’activité physique de personnes en situation d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à… » et « l’intime » dans les interactions asymétriques : une approche par les concepts d’énacter et d’habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une « bonne » alimentation. Les pratiques alimentaires des expéditeurs polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sup 69, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et dynamique de l’activité de médiation de l’enseignant. L’exemple des registres d’activité en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription corporelle de l’activité de médiation de l’enseignant d’EPS cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Expériences corporelles et gestes professionnels Tome 2, 13, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbitrage de haut niveau, une affaire d’équipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2014014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer une pratique en situation. L’activité de supervision d’arbitres de rugby : entre attribution spontanée de valeur et délibération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2014.1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer une pratique en situation. L'activité de supervision d'arbitres de rugby : entre attribution spontanée de valeur et délibération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique et énaction, L'apprentissage en question. Revue EP&S, 362, pp. 10-14. Entretien avec Ezequiel Di Paolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et pluralité du vécu corporel en situation motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (81), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle envisageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.45-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours difficile de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 494, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité, conceptualisation et totalité [activité-expérience-corps-monde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commitment of polar expedition members to a project: declared motivation or mobilization in situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (3), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthologie phénoménologique de l'expérience de volleyeurs en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.56-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des enseignants d'Education Physique et Sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme propre et exercice corporel : le cas d'un volleyeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications didactiques d'une théorie de l'action motrice : synthèse assimilatrice et enseignement fonctionnel du Volley-ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Impulsions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Revault d’Allonnes à une théorie du schème aujourd’hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Société Française de Psychologie a cent ans, 45 (1), pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un constructivisme énactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Piaget aujourd-hui, 42 (1), pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocacy for the superordinate scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the ' scheme ’ to address actual practices and development facing specific sociocultural contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society - Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revault d’Allonnes: Unveiling the sociocultural dynamics of superordinate schemes in early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superordinate scheme, development and learning in a specific cultural practice A case study in volleyball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les interactions et les activités collectives : une ressource pour la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau international francophone de recherche en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Fribourg (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensemaking et Sensibilité à : Le cas des expéditions polaires – la question des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Situations extrêmes et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sensitivity to”, to inform the study of sensemaking in a phenomenological and enactivist approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International PHILOS Colloquium Phenomenological and Hermeneutical Inquiry in Organization Studies: Taking Stock and Moving Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective : les déterminants sensibles de l’activité des joueurs d’une équipe de sport collectif de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Rencontres du REF - Symposium "Activité collective, interaction collective : en quoi constituent-elles des ressources pour la formation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème selon Vergnaud : catégories et régularités, puissance dans le champ contemporain des sciences cognitives et de la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International: Bilan et Perspectives : Autour de la Théorie des Champs Conceptuels - Colóquio “Avaliação e perspectivas: em torno da Teoria do Campo Conceitual”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Federal de Minas Gerais, Brésil ; Universidad Nacional del Centro de la Provincia, Buenos, Argentine ; Université de Paris, France ; Université du Québec à Trois-Rivières, Canada, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences inter individuelles des footballeurs de haut niveau lors des phases de jeu en relation avec les transitions défensives : fondements cognitifs et sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sensemaking to 'sensitivity to': the sensible worlds of polar explorers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium - [SWG14] The Role of Emotions and Embodiment in Extreme Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Esquema según Vergnaud: la importancia de los teoremas en acto para la formación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversaciones sobre la Teoría de los Campos conceptuales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enseñanza de las Ciencias, UNICEN, Buenos Aires, Argentina, Nov 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité individuelle lors des transitions défensives et performance collective en football : la composante sensible des différences interindividuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology. Experience, Performance support, Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience, fondement des régularités de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP - Revue d’Anthropologie des Connaissances: "Partir de l’expérience vécue pour comprendre et transformer. Vers l’articulation de différents niveaux d’étude de l’activité."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation circulaire activité-expérience : une opérationnalisation via la notion de schème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schème, sujet, activité. Réflexions et débats autour de la théorie des champs conceptuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un sens commun dans les prises de décision au sein d'une équipe d'arbitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de la SFPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s the extreme? Toward an integrative framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adjudication of duels by the assistant referee in football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’homme, son outil et la peinture : identifier des compétences incorporées au service des performances industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lamodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès International Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances pratiques situées et référentiel de compétences. Valoriser et certifier les acquis d’un arbitre dans une perspective de reconversion professionnelle : quels verrous théoriques et méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Silini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque International GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and dilemmas when taking care of an autistic person with horses, an anthropological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HETI 2018, The 16th International Congress of Equine Facilitated Programmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Opéen &amp;ReForm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de coordination de l’arbitre assistant à l’activité de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective enactive pour étudier la place des affects dans la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique émotionnelle de l’activité de l’arbitre : une perspective enactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer au développement professionnel des enseignants pour que les élèves apprennent mieux : les méandres de la sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barbier,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et émotion : la question des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prerogatives of each in the offical’s coordination during a match: from the rules to activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International congress of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité et corps vital en volley-ball : esquisse d'une philosophie pratique de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth congress of the European Association for the Philosophy of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and decision making in refereeing: the affective core of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination de l’arbitre et de ses assistants en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enactive account of in situ mobilization: the case of volleyball players strongly committed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual congress of the European College of Sport Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité collective des arbitres en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international « Football et Recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective activity of football officials as it occurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion in decision making : the case of sport refereeing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination des arbitres de football en match. La coordination des activités : approches situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalistic decision making and emotion in refereeing: affect at the heart of judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité, mobilisation et expérience corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Biennale de l'AFRAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de la Décision dans l’Urgence, L’arbitrage de haut niveau en sport collectif : Un cas exemplaire de Naturalistic Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Colloque AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité évaluative des superviseurs : une question de valeurs. Une question de normes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referee cognition as it occurs : different kind of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.136-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and decision. The role of experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.266-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinérances polaires : progresser ou s'immerger... Des vécus différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international " Itinérances au long cours, itinérances des profondeurs ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, La Grave, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et sante : de l’importance de la sante de ceux qui eduquent – enquete aupres des professeurs d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des acteurs dans un projet : motivation déclarée ou mobilisation en situation ? Le cas des expéditions polaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque de l'AGRH " Nouveaux comportements, nouvelles GRH ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expérience des pratiquants de &amp;quot; nouvelles &amp;quot; activités en station de sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Fin et confins du tourisme "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et logique d'action au sein d'un projet : le cas des expéditions polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l'AGRH, IAE-ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international " Innovation et loisirs sportifs de nature. Rétrospectives et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déterminant méconnu des inégalités d’apprentissage : la compatibilité entre la norme d’activité des élèves et la norme socioculturelle de la matière enseignée (le cas du volley-ball, ouverture à d’autres cas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche franco-marocain sur les difficultés d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, RABAT, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual intelligibility among football officials during match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N° thématique Activité, expérience, incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons d'agir, raisons d'apprendre. Dossiers EPS n°76. Paris : Editions Revue EP.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage. Paris : Editions revue EP.S. Collection Pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Schillings; Maryvonne Merri; Isabelle Vinatier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels types d'interactions requiert l'activité collective ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp.225-246, 2025, 978-2-36630-148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extimization of Traditional Hoof Trimming Knowledge and the Basis of Its Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dumas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gravié-Plandé, Valérie Lehmann, Jean-Claude Coulet, Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditional Knowledge and the Challenges of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, I STE Ltd &amp; John Wiley &amp; Sons, Inc., pp.21-47, 2025, Knowledge management series, 978-1-83669-025-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Chiari, V. Gérard, L. Hincker, M. Jakobi &amp; G. Rix-Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la connaissance sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Clermont-Ferrand - Presses Universitaires Blaise-Pascal, pp.101-104, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statut ontologique de la marge de manœuvre à la manœuvre des marges par l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.29-50, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche phénoménologique des sports collectifs : les normes au centre de l’analyse en volley-ball et football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerome Visioli; Oriane Petiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des sports collectifs. Regards croisés entre recherche et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, pp.246-255, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’agir comme avènement d’une nouvelle sensibilité à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Merri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contradictions, conflits et préoccupations dans le développement de l'agir humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison et Passions, pp.44-71, 2022, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rp.merri.2022.01.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel, c’est la situation de l’acteur, une specification in situ de son monde propre. Réels et inégalité des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Dressen-Hammouda &amp; J. Guitard-Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pluralité du réel en éducation. Situations d’apprentissage et de transmission des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Université Blaise Pascal, pp.163-186, 2021, 978-2-84516-996-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d'investigation de l'activité des membres de l'équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Mérini; Jean-François Marcel; T. Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' Observation des pratiques collaboratives dans les métiers de l'interaction humaine. Des pratiques pluri-adressées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rouen, pp.173-188, 2020, 979-1024014586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, sensibilité et compétence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Lièvre, M. Aubry et G. Garel (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Situations Extrêmes : des expéditions polaires aux organisations orientées exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Londres : ISTE Editions, pp.217-230, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts de coordination de l’arbitre assistant à la prise de décision de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Dosseville &amp; Catherine Garncarzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jugement et prise de décision au football </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Caen, pp.79-99, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilization and sensibility on polar expeditions : more than mere motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management in Extreme Situations: Lessons from Polar Expeditions, Military and Rescue Operations and Wilderness Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu (Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport, Tome 2 Les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan., pp. 145-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvrer au développement professionnel des enseignants afin que les élèves apprennent mieux : les méandres de la sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Carlier (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'apprentissage en situation de travail. Itinéraires du développement professionnel des enseignants d'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain., pp. 17-46, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une appropriation singulière par les STAPS des hypothèses de l'énaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations théoriques en STAPS et implications pratiques. Les sciences du sport en mouvement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.94-115, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des professeurs d’EPS en Auvergne : interrogations sur le métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverin Parayre et Alexandre Klein AVEC LA COLLABORATION DE Cyril Crozet et Carine Simar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et Santé. Des pratiques aux Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à, organisatrice de l'expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Albarello; J.-M. Barbier; E. Bourgeois &amp; M. Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience, activité, apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.111-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation et la mobilisation des expéditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aubry et P. Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUQ, pp.49-63, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace : une perspective de développement du marketing expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corneloup, J. &amp; Mao, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et innovation dans les loisirs sportifs de nature,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'argentière La Bessée: Edition du Fournel, pp.232-241, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00909631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité des volleyeurs les plus &amp;quot; actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Berthoz et B. Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Nancy, pp.97-122, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la pratique sportive par les conditions de travail de l'intervenant : apports et limites de l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-91, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être et sujet corporel Sensibilité et norme propre du volleyeur en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Abadie (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinique du sport et des pratiques physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, (pp. 105-124, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu et G. Boëtsch (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire du Corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions., pp. 300-302, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et normativité vitale L’exemple de la conceptualisation du temps en situation chez les volleyeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Merri (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité humaine et conceptualisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, pp. 143- 160., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité, vecteur de l’expertise : le cas des joueurs de volley-ball.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativité et sensibilité : une perspective généalogique d'étude du mouvement et de l'action. Motricité et schèmes des volleyeurs mobilisés en défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Blaise Pascal - Clermont-Ferrand II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00711784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Récopé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Emérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’activité : orientation, organisation et fluxSensibilité des acteurs et processus de formationSchème surordonné et normativité de l'activitéPassé et avenir du schème en sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème surordonné, statut structurant et normatif de l’activité : un enjeu essentiel pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Faire de la didactique professionnelle aujourd’hui, 3 (244), pp.108-120. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.244.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation du corps et simulation : comment susciter la transformation des pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ybk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger dans une équipe sportive : étudier l’expérience des joueurs pour transformer leur activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaction et normativité de l'activité : distinguer apprentissage et développement en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (1), pp.59-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’activité à l’expérience. Déterminer la sensibilité à… de sportifs de haut niveau à partir de régularités observables et de vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.31394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schématisation, conceptualisation et action, de Revault d’Allonnes à Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Guiet-Silvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.057.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des actes de médiation comme prolongement de l’œuvre de Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.057.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des dispositifs intégrant une technologie autonome : du technique au politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-1, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response: In Situ Mobilization of Patients with Obesity as a Key Determinant of Weight Loss Interventions (J Obes Metab Syndr 2020;29:292-302)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Obesity &amp; Metabolic Syndrome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.88-90. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7570/jomes22006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des interventions ergonomiques : pourquoi et comment questionner les interventions sous l’angle d’une ontologie relationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-2, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assistant referees’ activity in refereeing elite football: Preoccupations when not judging offside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Macmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.101662. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2020.101662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité, vecteur de l’expertise : le cas des joueurs de volley-ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXV (63), pp.75-96. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.063.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les divers modes d’investigation des pratiques d’activité physique de personnes en situation d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à… » et « l’intime » dans les interactions asymétriques : une approche par les concepts d’énacter et d’habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Falaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une « bonne » alimentation. Les pratiques alimentaires des expéditeurs polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sup 69, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et dynamique de l’activité de médiation de l’enseignant. L’exemple des registres d’activité en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription corporelle de l’activité de médiation de l’enseignant d’EPS cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Expériences corporelles et gestes professionnels Tome 2, 13, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbitrage de haut niveau, une affaire d’équipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2014014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer une pratique en situation. L’activité de supervision d’arbitres de rugby : entre attribution spontanée de valeur et délibération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2014.1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer une pratique en situation. L'activité de supervision d'arbitres de rugby : entre attribution spontanée de valeur et délibération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique et énaction, L'apprentissage en question. Revue EP&S, 362, pp. 10-14. Entretien avec Ezequiel Di Paolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et pluralité du vécu corporel en situation motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (81), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle envisageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.45-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours difficile de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 494, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité, conceptualisation et totalité [activité-expérience-corps-monde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthologie phénoménologique de l'expérience de volleyeurs en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.56-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commitment of polar expedition members to a project: declared motivation or mobilization in situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (3), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des enseignants d'Education Physique et Sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme propre et exercice corporel : le cas d'un volleyeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications didactiques d'une théorie de l'action motrice : synthèse assimilatrice et enseignement fonctionnel du Volley-ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Impulsions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Revault d’Allonnes à une théorie du schème aujourd’hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Société Française de Psychologie a cent ans, 45 (1), pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un constructivisme énactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Piaget aujourd-hui, 42 (1), pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superordinate scheme, development and learning in a specific cultural practice A case study in volleyball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the ' scheme ’ to address actual practices and development facing specific sociocultural contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society - Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revault d’Allonnes: Unveiling the sociocultural dynamics of superordinate schemes in early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocacy for the superordinate scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les interactions et les activités collectives : une ressource pour la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau international francophone de recherche en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Fribourg (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensemaking et Sensibilité à : Le cas des expéditions polaires – la question des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Situations extrêmes et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sensitivity to”, to inform the study of sensemaking in a phenomenological and enactivist approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International PHILOS Colloquium Phenomenological and Hermeneutical Inquiry in Organization Studies: Taking Stock and Moving Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sensemaking to 'sensitivity to': the sensible worlds of polar explorers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium - [SWG14] The Role of Emotions and Embodiment in Extreme Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences inter individuelles des footballeurs de haut niveau lors des phases de jeu en relation avec les transitions défensives : fondements cognitifs et sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Esquema según Vergnaud: la importancia de los teoremas en acto para la formación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conversaciones sobre la Teoría de los Campos conceptuales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enseñanza de las Ciencias, UNICEN, Buenos Aires, Argentina, Nov 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité individuelle lors des transitions défensives et performance collective en football : la composante sensible des différences interindividuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology. Experience, Performance support, Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience, fondement des régularités de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP - Revue d’Anthropologie des Connaissances: "Partir de l’expérience vécue pour comprendre et transformer. Vers l’articulation de différents niveaux d’étude de l’activité."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème selon Vergnaud : catégories et régularités, puissance dans le champ contemporain des sciences cognitives et de la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International: Bilan et Perspectives : Autour de la Théorie des Champs Conceptuels - Colóquio “Avaliação e perspectivas: em torno da Teoria do Campo Conceitual”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Federal de Minas Gerais, Brésil ; Universidad Nacional del Centro de la Provincia, Buenos, Argentine ; Université de Paris, France ; Université du Québec à Trois-Rivières, Canada, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective : les déterminants sensibles de l’activité des joueurs d’une équipe de sport collectif de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Rencontres du REF - Symposium "Activité collective, interaction collective : en quoi constituent-elles des ressources pour la formation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation circulaire activité-expérience : une opérationnalisation via la notion de schème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schème, sujet, activité. Réflexions et débats autour de la théorie des champs conceptuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un sens commun dans les prises de décision au sein d'une équipe d'arbitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de la SFPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s the extreme? Toward an integrative framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adjudication of duels by the assistant referee in football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’homme, son outil et la peinture : identifier des compétences incorporées au service des performances industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lamodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès International Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances pratiques situées et référentiel de compétences. Valoriser et certifier les acquis d’un arbitre dans une perspective de reconversion professionnelle : quels verrous théoriques et méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Silini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque International GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and dilemmas when taking care of an autistic person with horses, an anthropological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HETI 2018, The 16th International Congress of Equine Facilitated Programmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de coordination de l’arbitre assistant à l’activité de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Opéen &amp;ReForm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective enactive pour étudier la place des affects dans la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique émotionnelle de l’activité de l’arbitre : une perspective enactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer au développement professionnel des enseignants pour que les élèves apprennent mieux : les méandres de la sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barbier,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prerogatives of each in the offical’s coordination during a match: from the rules to activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International congress of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité et corps vital en volley-ball : esquisse d'une philosophie pratique de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth congress of the European Association for the Philosophy of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and decision making in refereeing: the affective core of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et émotion : la question des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination de l’arbitre et de ses assistants en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enactive account of in situ mobilization: the case of volleyball players strongly committed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual congress of the European College of Sport Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion in decision making : the case of sport refereeing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination des arbitres de football en match. La coordination des activités : approches situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective activity of football officials as it occurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité collective des arbitres en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international « Football et Recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalistic decision making and emotion in refereeing: affect at the heart of judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité, mobilisation et expérience corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Biennale de l'AFRAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de la Décision dans l’Urgence, L’arbitrage de haut niveau en sport collectif : Un cas exemplaire de Naturalistic Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Colloque AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité évaluative des superviseurs : une question de valeurs. Une question de normes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referee cognition as it occurs : different kind of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.136-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and decision. The role of experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.266-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinérances polaires : progresser ou s'immerger... Des vécus différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international " Itinérances au long cours, itinérances des profondeurs ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, La Grave, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et sante : de l’importance de la sante de ceux qui eduquent – enquete aupres des professeurs d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des acteurs dans un projet : motivation déclarée ou mobilisation en situation ? Le cas des expéditions polaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque de l'AGRH " Nouveaux comportements, nouvelles GRH ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expérience des pratiquants de &amp;quot; nouvelles &amp;quot; activités en station de sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Fin et confins du tourisme "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et logique d'action au sein d'un projet : le cas des expéditions polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l'AGRH, IAE-ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international " Innovation et loisirs sportifs de nature. Rétrospectives et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déterminant méconnu des inégalités d’apprentissage : la compatibilité entre la norme d’activité des élèves et la norme socioculturelle de la matière enseignée (le cas du volley-ball, ouverture à d’autres cas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche franco-marocain sur les difficultés d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, RABAT, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual intelligibility among football officials during match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N° thématique Activité, expérience, incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons d'agir, raisons d'apprendre. Dossiers EPS n°76. Paris : Editions Revue EP.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage. Paris : Editions revue EP.S. Collection Pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Schillings; Maryvonne Merri; Isabelle Vinatier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels types d'interactions requiert l'activité collective ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp.225-246, 2025, 978-2-36630-148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Chiari, V. Gérard, L. Hincker, M. Jakobi &amp; G. Rix-Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la connaissance sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Clermont-Ferrand - Presses Universitaires Blaise-Pascal, pp.101-104, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extimization of Traditional Hoof Trimming Knowledge and the Basis of Its Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dumas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gravié-Plandé, Valérie Lehmann, Jean-Claude Coulet, Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditional Knowledge and the Challenges of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, I STE Ltd &amp; John Wiley &amp; Sons, Inc., pp.21-47, 2025, Knowledge management series, 978-1-83669-025-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statut ontologique de la marge de manœuvre à la manœuvre des marges par l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.29-50, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche phénoménologique des sports collectifs : les normes au centre de l’analyse en volley-ball et football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerome Visioli; Oriane Petiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des sports collectifs. Regards croisés entre recherche et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, pp.246-255, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’agir comme avènement d’une nouvelle sensibilité à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Merri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contradictions, conflits et préoccupations dans le développement de l'agir humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison et Passions, pp.44-71, 2022, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rp.merri.2022.01.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel, c’est la situation de l’acteur, une specification in situ de son monde propre. Réels et inégalité des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Dressen-Hammouda &amp; J. Guitard-Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pluralité du réel en éducation. Situations d’apprentissage et de transmission des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Université Blaise Pascal, pp.163-186, 2021, 978-2-84516-996-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d'investigation de l'activité des membres de l'équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Mérini; Jean-François Marcel; T. Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' Observation des pratiques collaboratives dans les métiers de l'interaction humaine. Des pratiques pluri-adressées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rouen, pp.173-188, 2020, 979-1024014586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, sensibilité et compétence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Lièvre, M. Aubry et G. Garel (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Situations Extrêmes : des expéditions polaires aux organisations orientées exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Londres : ISTE Editions, pp.217-230, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts de coordination de l’arbitre assistant à la prise de décision de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Dosseville &amp; Catherine Garncarzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jugement et prise de décision au football </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Caen, pp.79-99, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilization and sensibility on polar expeditions : more than mere motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management in Extreme Situations: Lessons from Polar Expeditions, Military and Rescue Operations and Wilderness Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu (Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport, Tome 2 Les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan., pp. 145-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvrer au développement professionnel des enseignants afin que les élèves apprennent mieux : les méandres de la sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Carlier (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'apprentissage en situation de travail. Itinéraires du développement professionnel des enseignants d'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain., pp. 17-46, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une appropriation singulière par les STAPS des hypothèses de l'énaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations théoriques en STAPS et implications pratiques. Les sciences du sport en mouvement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.94-115, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des professeurs d’EPS en Auvergne : interrogations sur le métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverin Parayre et Alexandre Klein AVEC LA COLLABORATION DE Cyril Crozet et Carine Simar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et Santé. Des pratiques aux Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à, organisatrice de l'expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Albarello; J.-M. Barbier; E. Bourgeois &amp; M. Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience, activité, apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.111-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation et la mobilisation des expéditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aubry et P. Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUQ, pp.49-63, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité des volleyeurs les plus &amp;quot; actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Berthoz et B. Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Nancy, pp.97-122, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace : une perspective de développement du marketing expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corneloup, J. &amp; Mao, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et innovation dans les loisirs sportifs de nature,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'argentière La Bessée: Edition du Fournel, pp.232-241, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00909631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la pratique sportive par les conditions de travail de l'intervenant : apports et limites de l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-91, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être et sujet corporel Sensibilité et norme propre du volleyeur en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Abadie (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinique du sport et des pratiques physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, (pp. 105-124, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu et G. Boëtsch (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire du Corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions., pp. 300-302, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et normativité vitale L’exemple de la conceptualisation du temps en situation chez les volleyeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Merri (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité humaine et conceptualisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, pp. 143- 160., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité, vecteur de l’expertise : le cas des joueurs de volley-ball.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativité et sensibilité : une perspective généalogique d'étude du mouvement et de l'action. Motricité et schèmes des volleyeurs mobilisés en défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Blaise Pascal - Clermont-Ferrand II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00711784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Silvain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0139" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31394" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renonciat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Mon&#233;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7570/jomes22006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Macmahon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101662" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.063.0075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2445" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8873" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1729" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01904092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laurin-Landry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;rour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454319v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian James Cunningham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lamodi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morize" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900201v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mourey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386117v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurin-Landry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079927v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079920v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120747v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grimonprez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grimonprez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120546v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812793v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812789v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380559v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumas Leroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277496v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277450v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330307v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655662v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kellin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229521v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984013v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984012v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898037v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711784v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31394" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Silvain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0139" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renonciat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Mon&#233;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7570/jomes22006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Macmahon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101662" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.063.0075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2445" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8873" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1729" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01904092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laurin-Landry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;rour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454319v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian James Cunningham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lamodi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morize" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900201v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mourey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386119v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386117v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurin-Landry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grimonprez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079920v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079927v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grimonprez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120546v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812793v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812789v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839036v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380559v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumas Leroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277496v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277450v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330307v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655662v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kellin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229521v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984013v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984012v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898037v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711784v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>