--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Riveill </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésEnseignement : Polytech'Nice SophiaRecherche : Laboratoire CNRS-UniCA I3S, équipe Inria MAASAI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6726-6637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033194297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency in the classification of chest X-ray images through generative parallelization of the Neural Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Mejía Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson García Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandéz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACI Avances en Ciencias e Ingenierías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18272/aci.v17i1.3707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multitask aspect-based sentiment analysis model using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Thi Hoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAES International Journal of Artificial Intelligence (IJ-AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijai.v11.i2.pp516-524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delta‐oriented approach to support the safe reuse of black‐box code rewriters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (8), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.2208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted Integration of Wireless Sensor Networks into Herd Control Monitoring Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.2013100101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Cross-Roads between Human-Computer Interaction and Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Calvary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low response time context awareness through extensible parameter adaptation with ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (7), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-012-0307-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Mechanism based on Service-Context Distance for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Iulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.53-60. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2012.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Security Properties-Centric Communication Protocols using a Component-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobelis N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudaoud K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delettre C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdst.2012010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling Functional and Interactive Parts of Systems for Composition Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Methods in Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Computational Methods in Sciences and Engineering - Volume 11, issue s1, 11 (s1), pp.103--113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of Assembly and Cascaded Aspects of Assembly: Logical and Temporal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation de modèles par transformations indempotentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues des Sciences et Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (5), pp.73-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language based On-demand Service Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Claudiu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.871-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Authorization in Highly Dynamic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp middleware for ubiquitous computing: Aspects and composite event-based Web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3-4), pp.197-214. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Adaptation based on Service-Context Adequacy Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 189, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour l'adaptation de Systèmes d'Information Interactifs Orientés Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.93--118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage d'aspects pour la composition dynamique de composants embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2-3), pp.89--111. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.12.2-3.89-111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Specific Long Text Classification from Sparse Relevant Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia D’cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bereder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2024 - 27th european conference on artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.4003 - 4010, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA240967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machinery Anomaly Detection using artificial neural networks and signature feature extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gold Coast, Australia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect-Based Sentiment Analysis with Deep Learning: A Multidomain and Multitask Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Thi Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2022 - The First International Conference on Intelligence of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hanoi, Vietnam. pp.134-145, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Inputs Neural Networks for Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCR 2022 - The 2022 International Conference on Machine Learning, Control, and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Min Huang, Northeastern University, China; Lipo Wang, Nanyang Technological University, Singapore, Oct 2022, Suzhou, China. pp.8-13, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLCR57210.2022.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoregressive based Drift Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padua, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-encoder Based Medicare Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2022 - 4th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoregressive based Drift Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WCCI 2022 - IEEE world congress on computational intelligenceWORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padoue, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Text Clusterisation to characterize Adverse Drug Reactions from hospitalization reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou-Daniel Drici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2022 - 4th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corfu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples inputs neural nets for Medicare fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPHI.A SUMMIT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-efficient Federated Learning through Clustering optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Tosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A. Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Biot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Regularization in Deep Learning Models on Testbed Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Armando Mejía Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John García Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARLA2020 - Latin America High Performance Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cuenca, Ecuador. pp.178-192, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68035-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiagnoseNET: Automatic Framework to Scale Neural Networks on Heterogeneous Systems Applied to Medical Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICITCS 2020 - 8th International Conference on IT Convergence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nha Trang / Virtual, Vietnam. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-9354-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised learning for Human Action Recognition from multiple Kinects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Dartigues-Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDMS 2020 - 7th Big Data Management and Service in DASFAA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask Aspect_Based Sentiment Analysis with Integrated Bidirectional LSTM & CNN Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Ti Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFNDS 2020 - 4th International Conference on Future Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, St.Petersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3440749.3442656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Identification of Adverse Drug Reaction Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Pighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University of Posts and Telecommunications, Sep 2019, Beijing, France. pp.149-153, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3364908.3365295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability Analysis of Mini-Cluster Jetson TX2 for Training DNN Applied to Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVIDIA GTC Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition using Neural Networks for Clinical Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Pighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP Challenges for Detecting Medication and Adverse Drug Events from Electronic Health Records (MADE1.0)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Massachusetts Lowell, Worcester, Amherst, May 2018, Massachusetts, United States. pp.7--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Processing for Unsupervised Patient Phenotype Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATIN AMERICA HIGH PERFORMANCE COMPUTING CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bucaramanga, Colombia. pp.3--17, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16205-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delta-oriented Approach to Support the Safe Reuse of Black-box Code Rewriters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Software Reuse (ICSR'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new urban segregation-growth coupled model using a belief-desire-intention possibilistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meili Vanegas-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.340 - 347, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human action recognition based on 3D skeleton part-based pose estimation and temporal multi-resolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aly Halim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Dartigues-Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP´2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Software Product Line for Machine Learning Workflows: Focus on Supporting Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Models and Evolution co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MODELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Transmission Control Rules Compliant with Existing Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Communication Networks (SECURECOMM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28865-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition Challenges for Sensor Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modularity (MODULARITY 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Fort Collins, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735386.2735927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Data Visualisation: A Composition-Based Approach to Support Domain Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications (ECMFA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.101-116, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model Rating Prediction with Linked Open Data for Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ariza-Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucía Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWebEval 2014 at ESWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Anissaras, Crête, Greece. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client-Side Hybrid Rating Prediction for Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on User Modeling, Adaptation, and Personalization (UMAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark. pp.369-380, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08786-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative version of HTTPS to provide non-repudiation security property (A flexible component-based approach for secured transactions in a mobile environment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stassia Resondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Wireless Communications and Mobile Computing Conference (IWCMC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Nicosie, Cyprus. pp.536-541, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2014.6906413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture to Support the Collection of Big Data in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ubiquitous Mobile cloud (co-located with SERVICES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERVICES.2014.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing and Combining UI, Task and Software Component Models to Compose New Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCS HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://hci2014.bcs.org/, Sep 2014, Southport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Mobile Mashups with SCCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE/IFIP International Symposium on Trusted Computing and Communications (TrustCom'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.180-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing User Interface across Devices with Different Design Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kalawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Da Nang, Vietnam. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE.2012.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UI Modeling as Ontology for Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Software Engineering and Data Engineering 2012 (SEDE-2012) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Los Angeles, United States. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Conflict Management in User Interface Composition Driven by Business Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Human-Centered Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.233-250, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34347-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated Component-Based Description for Application Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2012, The Seventh International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbonne, Portugal. pp.506-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Computing, Sécurité et Dissimulation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SARSSI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations interferences detection and resolution with graph-transformation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference onSciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symmetric Compositional Approach for Adaptive Ubiquitous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Dec 2012, Pharos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded Aspects of Assembly for ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT), 2012 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. pp.128 - 138, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Composition of Independent Adaptations including Interferences Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and UI Composition Using a Component-Based Description and Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Izmir, Turkey. pp.204-207, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2012.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for trust assessment of sensor data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint IFIP Wireless and Mobile Networking Conference (WMNC), 2011 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations for Assistive Platforms in Ambient Computing for Disabled People - Wheelchair in an Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Meskawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Smart Homes and Health Telematics, ICOST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.246-250, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple time-aware and social-aware user similarity for a KNN-based recommender system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Challenge on Context-Aware Movie Recommendation (CAMRa 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Chicago, United States. pp.36-38 </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2096112.2096119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud computing, security and data concealment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.424 - 431, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2011.5983874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MergeIA: A Service for Dynamic Merging of Interfering Adaptations in Ubiquitous System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach to Security Protocol Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nobelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshops of International Conference on Advanced Information Networking and Applications (WAINA), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Singapour, Singapore. pp.279 - 284, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2011.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Monitoring Applications: What about Data Quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodríguez Claudia C. Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Ambient Information Systems Workshop 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoCompo: An Ontology-based Interactive System to Compose Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2011, the 7th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp. 322-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations for Assistive Platforms in Ambient Computing for Disabled People - Wheelchair in an Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Meskawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A security-property-based approach for lowering power consumption of secure mobile Web access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.967 - 973, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic mechanism for solving Interfering Adaptations in Ubiquitous Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNAM: 1st International Workshop on Dynamicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the functional composition drives the user interfaces composition: process and formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM SIGCHI symposium on Engineering interactive computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Pise, Italy. pp.207-216, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1996461.1996522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoCompo: A Tool to Enhance Application Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbone, Portugal. pp.588-591, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Behavioral Decomposition for Context-awareness and Continuity of Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UI Modeling as Ontology for Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Engineering and Data Engineering 2010 (SEDE-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in Model Driven Composition of User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS) / Held as part of International Federated Conference on Distributed Computing Techniques (DisCoTec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.98-111, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13645-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Composition Driven by UI Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IFIP WG 13.2 International Conference on Human-Centred Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reykjavik, Iceland. pp.198-205, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16488-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models at Runtime: Service for Device Composition and Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop Models@run.time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society; ACM, Oct 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-sensitive authorization for asynchronous communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference for Internet Technology and Secured Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Authorization in Interaction Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Adaptative Systems based on Horizontal Architecture for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Technology, Applications and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Composition based on Natural Language Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Claudiu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Service Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Sep 2009, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ingénierie Dirigée par les Modèles au coeur d'un Framework d'aide à la composition d'interfaces utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée sur l'Ingénierie Dirigée par les Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture Definition Using Composition of Business-Driven Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Evolution(MODSE'09), MODELS'09 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Model Evolution Using the CCBM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Kniessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Model Based Development for Computer Based Systems - "Partitioning, Integration and Versioning of Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Belfast, Ireland. pp.453-462, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2008.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Orchestration Evolution : A Merge Process For Behavioral Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Software Architecture(ECSA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paphos, Cyprus. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLCA, composite services for ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on Mobile Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Yilan, Taiwan. pp.1, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1506270.1506284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Model for Monitoring Software Adaptation Safety and its Concretisation as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Models@runtime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLCA, Composite Services for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mobile Technology, Applications and Systems (Mobility'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Taiwan, Taiwan. pp.8, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1506270.1506284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Verification of an UML/OCL Model with USE and B: Case Study and Lessons Learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Software Testing Verification and Validation Workshop (ICSTW'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW.2008.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Service Composition: Mashups Driven Orchestration Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Itelligent Agents, Web Technologies and Internet Commerce (IAWTIC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vienna, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-context unified knowledge representation for autonomic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International and Interdisciplinary Conference, CONTEXT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark. pp.150-163, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74255-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Contextual Discovery of Web Services for Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context Modeling and Management for Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Oct 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptation of event-driven component-oriented Middleware using Aspects of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Middleware for Pervasive and Ad-Hoc Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2007, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the execution context on Grid job performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context-Awareness and Mobility in Grid Computing (WCAMG'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rio de Janeiro, Brazil. pp.713--718, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2007.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Context Knowledge-based Solution for Autonomic Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference ATC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hong Kong, China. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73547-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Domain-Specific Models Collaborate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th OOPSLA Workshop on Domain-Specific Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Bandwidth Anomalies in Cluster and Grid Data Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 IFIP International Conference on Network and Parallel Computing Workshops (NPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dalian, China. pp.442-448, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NPC.2007.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of meta-data transfer and storage in clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo V. Kassick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael B. Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLCAR 2007 : Latinoamericana Conference of High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Santa Marta, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Adaptation for Ubiquitous Computing Systems using Components and Aspect of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wcomp: a Multi-Design Approach for Prototyping Applications using Heterogeneous Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Workshop on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Jun 2006, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation dynamique de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Loghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Miron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Francophone Conference On Software Deployment and (Re)Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Grenoble, France. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive Clustering of medical reports to characterise Adverse Drug Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou-Daniel Drici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn 2023 workshop : Challenging problems in Statistical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Text Clusterisation to characterize Adverse Drug Reactions from hospitalization reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou Daniel Drici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PharML workshop, ECML PKDD 2022 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Adverse Drug Event related document detection with Bert-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to Support Scalable Software Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM-TP-17 - 8th International Summer School on Domain-Specific Modeling Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-energy consuming and user-centric security management architecture adapted to mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Resondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP/IEEE International Symposium on Integrated Network Management (IM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. , pp.722 - 725, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INM.2011.5990665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A middleware for securing mobile mashups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th international conference companion on World wide web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hyderabad, India. , pp.9-10 </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1963192.1963198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dynamics adaptations using Cascaded Aspect of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangalore, France. 2010, 9th Workshop on Adaptive and Reflective Middleware</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect of Assembly: From Theory to Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Aspect-Oriented Software Development IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7271, , 2012, Transactions on Aspect-Oriented Software Development IX, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35551-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp, Middleware for Ubiquitous Computing and System Focused Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-1-84821-437-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp, a Middleware for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, 978-853-307-409-2. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/14755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.090016.003.S.P.2007.000.31235. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Container WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.260021.000.S.P.2012.000.10600. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.260019.000.S.C.2012.000.10600. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSEDUITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.120009.000.S.P.2011.000.00000. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 2.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chungue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.090016.002.S.P.2007.000.10600. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Security Mechanism for Mobile Cloud Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnoRand: A Semi Supervised Deep Learning Anomaly Detection Method by Random Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples inputs neural nets for Medicare fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to reduce complexity and maintain coherence between Access Control and Transmission Control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JavaPod : une plate-forme à composants adaptable et extensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3850, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Application Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bellissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ben Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3119, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONKER : un modèle de répartition pour processus communicants. Application à OCCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Grenoble - INPG, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Riveill </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésEnseignement : Polytech'Nice SophiaRecherche : Laboratoire CNRS-UniCA I3S, équipe Inria MAASAI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6726-6637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033194297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Deep Neural Networks via Knowledge Distillation for Efficient and Sustainable Medical Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Armando Mejia-Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson García Henao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista UIS Ingenierías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (1), pp.49-70. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18273/revuin.v25n1-2026005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency in the classification of chest X-ray images through generative parallelization of the Neural Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Mejía Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson García Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandéz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACI Avances en Ciencias e Ingenierías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18272/aci.v17i1.3707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multitask aspect-based sentiment analysis model using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Thi Hoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAES International Journal of Artificial Intelligence (IJ-AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijai.v11.i2.pp516-524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delta‐oriented approach to support the safe reuse of black‐box code rewriters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (8), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.2208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted Integration of Wireless Sensor Networks into Herd Control Monitoring Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.2013100101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Cross-Roads between Human-Computer Interaction and Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Calvary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low response time context awareness through extensible parameter adaptation with ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (7), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-012-0307-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Mechanism based on Service-Context Distance for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Iulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.53-60. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2012.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Security Properties-Centric Communication Protocols using a Component-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobelis N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudaoud K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delettre C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdst.2012010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling Functional and Interactive Parts of Systems for Composition Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Methods in Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Computational Methods in Sciences and Engineering - Volume 11, issue s1, 11 (s1), pp.103--113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of Assembly and Cascaded Aspects of Assembly: Logical and Temporal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation de modèles par transformations indempotentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues des Sciences et Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (5), pp.73-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language based On-demand Service Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Claudiu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.871-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Authorization in Highly Dynamic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp middleware for ubiquitous computing: Aspects and composite event-based Web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3-4), pp.197-214. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Adaptation based on Service-Context Adequacy Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 189, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour l'adaptation de Systèmes d'Information Interactifs Orientés Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.93--118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage d'aspects pour la composition dynamique de composants embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2-3), pp.89--111. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.12.2-3.89-111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Specific Long Text Classification from Sparse Relevant Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia D’cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bereder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2024 - 27th european conference on artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.4003 - 4010, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA240967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machinery Anomaly Detection using artificial neural networks and signature feature extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gold Coast, Australia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-encoder Based Medicare Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2022 - 4th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoregressive based Drift Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WCCI 2022 - IEEE world congress on computational intelligenceWORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padoue, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect-Based Sentiment Analysis with Deep Learning: A Multidomain and Multitask Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Thi Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2022 - The First International Conference on Intelligence of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hanoi, Vietnam. pp.134-145, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoregressive based Drift Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padua, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Inputs Neural Networks for Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCR 2022 - The 2022 International Conference on Machine Learning, Control, and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Min Huang, Northeastern University, China; Lipo Wang, Nanyang Technological University, Singapore, Oct 2022, Suzhou, China. pp.8-13, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLCR57210.2022.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Text Clusterisation to characterize Adverse Drug Reactions from hospitalization reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou-Daniel Drici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2022 - 4th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corfu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples inputs neural nets for Medicare fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPHI.A SUMMIT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-efficient Federated Learning through Clustering optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Tosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A. Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Biot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Regularization in Deep Learning Models on Testbed Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Armando Mejía Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John García Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARLA2020 - Latin America High Performance Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cuenca, Ecuador. pp.178-192, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68035-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiagnoseNET: Automatic Framework to Scale Neural Networks on Heterogeneous Systems Applied to Medical Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICITCS 2020 - 8th International Conference on IT Convergence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nha Trang / Virtual, Vietnam. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-9354-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised learning for Human Action Recognition from multiple Kinects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Dartigues-Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDMS 2020 - 7th Big Data Management and Service in DASFAA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask Aspect_Based Sentiment Analysis with Integrated Bidirectional LSTM & CNN Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Ti Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFNDS 2020 - 4th International Conference on Future Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, St.Petersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3440749.3442656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Identification of Adverse Drug Reaction Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Pighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University of Posts and Telecommunications, Sep 2019, Beijing, France. pp.149-153, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3364908.3365295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability Analysis of Mini-Cluster Jetson TX2 for Training DNN Applied to Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVIDIA GTC Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition using Neural Networks for Clinical Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Pighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP Challenges for Detecting Medication and Adverse Drug Events from Electronic Health Records (MADE1.0)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Massachusetts Lowell, Worcester, Amherst, May 2018, Massachusetts, United States. pp.7--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Processing for Unsupervised Patient Phenotype Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATIN AMERICA HIGH PERFORMANCE COMPUTING CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bucaramanga, Colombia. pp.3--17, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16205-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delta-oriented Approach to Support the Safe Reuse of Black-box Code Rewriters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Software Reuse (ICSR'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new urban segregation-growth coupled model using a belief-desire-intention possibilistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meili Vanegas-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.340 - 347, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human action recognition based on 3D skeleton part-based pose estimation and temporal multi-resolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aly Halim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Dartigues-Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP´2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Software Product Line for Machine Learning Workflows: Focus on Supporting Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Models and Evolution co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MODELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Transmission Control Rules Compliant with Existing Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Communication Networks (SECURECOMM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28865-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition Challenges for Sensor Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modularity (MODULARITY 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Fort Collins, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735386.2735927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Data Visualisation: A Composition-Based Approach to Support Domain Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications (ECMFA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.101-116, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model Rating Prediction with Linked Open Data for Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ariza-Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucía Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWebEval 2014 at ESWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Anissaras, Crête, Greece. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client-Side Hybrid Rating Prediction for Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on User Modeling, Adaptation, and Personalization (UMAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark. pp.369-380, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08786-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative version of HTTPS to provide non-repudiation security property (A flexible component-based approach for secured transactions in a mobile environment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stassia Resondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Wireless Communications and Mobile Computing Conference (IWCMC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Nicosie, Cyprus. pp.536-541, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2014.6906413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture to Support the Collection of Big Data in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ubiquitous Mobile cloud (co-located with SERVICES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERVICES.2014.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing and Combining UI, Task and Software Component Models to Compose New Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCS HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://hci2014.bcs.org/, Sep 2014, Southport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Mobile Mashups with SCCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE/IFIP International Symposium on Trusted Computing and Communications (TrustCom'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.180-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Conflict Management in User Interface Composition Driven by Business Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Human-Centered Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.233-250, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34347-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing User Interface across Devices with Different Design Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kalawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Da Nang, Vietnam. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE.2012.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UI Modeling as Ontology for Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Software Engineering and Data Engineering 2012 (SEDE-2012) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Los Angeles, United States. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated Component-Based Description for Application Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2012, The Seventh International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbonne, Portugal. pp.506-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations interferences detection and resolution with graph-transformation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference onSciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Computing, Sécurité et Dissimulation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SARSSI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded Aspects of Assembly for ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT), 2012 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. pp.128 - 138, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symmetric Compositional Approach for Adaptive Ubiquitous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Dec 2012, Pharos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and UI Composition Using a Component-Based Description and Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Izmir, Turkey. pp.204-207, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2012.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Composition of Independent Adaptations including Interferences Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach to Security Protocol Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nobelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshops of International Conference on Advanced Information Networking and Applications (WAINA), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Singapour, Singapore. pp.279 - 284, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2011.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for trust assessment of sensor data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint IFIP Wireless and Mobile Networking Conference (WMNC), 2011 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations for Assistive Platforms in Ambient Computing for Disabled People - Wheelchair in an Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Meskawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Smart Homes and Health Telematics, ICOST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.246-250, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple time-aware and social-aware user similarity for a KNN-based recommender system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Challenge on Context-Aware Movie Recommendation (CAMRa 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Chicago, United States. pp.36-38 </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2096112.2096119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MergeIA: A Service for Dynamic Merging of Interfering Adaptations in Ubiquitous System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud computing, security and data concealment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.424 - 431, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2011.5983874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Monitoring Applications: What about Data Quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodríguez Claudia C. Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Ambient Information Systems Workshop 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A security-property-based approach for lowering power consumption of secure mobile Web access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.967 - 973, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations for Assistive Platforms in Ambient Computing for Disabled People - Wheelchair in an Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Meskawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoCompo: An Ontology-based Interactive System to Compose Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2011, the 7th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp. 322-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic mechanism for solving Interfering Adaptations in Ubiquitous Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNAM: 1st International Workshop on Dynamicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the functional composition drives the user interfaces composition: process and formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM SIGCHI symposium on Engineering interactive computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Pise, Italy. pp.207-216, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1996461.1996522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoCompo: A Tool to Enhance Application Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbone, Portugal. pp.588-591, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Behavioral Decomposition for Context-awareness and Continuity of Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UI Modeling as Ontology for Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Engineering and Data Engineering 2010 (SEDE-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in Model Driven Composition of User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS) / Held as part of International Federated Conference on Distributed Computing Techniques (DisCoTec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.98-111, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13645-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Composition Driven by UI Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IFIP WG 13.2 International Conference on Human-Centred Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reykjavik, Iceland. pp.198-205, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16488-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models at Runtime: Service for Device Composition and Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop Models@run.time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society; ACM, Oct 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-sensitive authorization for asynchronous communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference for Internet Technology and Secured Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Authorization in Interaction Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Adaptative Systems based on Horizontal Architecture for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Technology, Applications and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Composition based on Natural Language Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Claudiu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Service Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Sep 2009, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ingénierie Dirigée par les Modèles au coeur d'un Framework d'aide à la composition d'interfaces utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée sur l'Ingénierie Dirigée par les Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture Definition Using Composition of Business-Driven Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Evolution(MODSE'09), MODELS'09 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLCA, composite services for ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on Mobile Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Yilan, Taiwan. pp.1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1506270.1506284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Model Evolution Using the CCBM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Kniessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Model Based Development for Computer Based Systems - "Partitioning, Integration and Versioning of Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Belfast, Ireland. pp.453-462, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2008.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Orchestration Evolution : A Merge Process For Behavioral Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Software Architecture(ECSA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paphos, Cyprus. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Model for Monitoring Software Adaptation Safety and its Concretisation as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Models@runtime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLCA, Composite Services for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mobile Technology, Applications and Systems (Mobility'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Taiwan, Taiwan. pp.8, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1506270.1506284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Service Composition: Mashups Driven Orchestration Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Itelligent Agents, Web Technologies and Internet Commerce (IAWTIC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vienna, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Verification of an UML/OCL Model with USE and B: Case Study and Lessons Learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Software Testing Verification and Validation Workshop (ICSTW'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW.2008.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the execution context on Grid job performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context-Awareness and Mobility in Grid Computing (WCAMG'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rio de Janeiro, Brazil. pp.713--718, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2007.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Context Knowledge-based Solution for Autonomic Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference ATC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hong Kong, China. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73547-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-context unified knowledge representation for autonomic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International and Interdisciplinary Conference, CONTEXT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark. pp.150-163, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74255-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptation of event-driven component-oriented Middleware using Aspects of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Middleware for Pervasive and Ad-Hoc Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2007, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Contextual Discovery of Web Services for Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context Modeling and Management for Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Oct 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Domain-Specific Models Collaborate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th OOPSLA Workshop on Domain-Specific Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of meta-data transfer and storage in clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo V. Kassick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael B. Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLCAR 2007 : Latinoamericana Conference of High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Santa Marta, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Adaptation for Ubiquitous Computing Systems using Components and Aspect of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Bandwidth Anomalies in Cluster and Grid Data Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 IFIP International Conference on Network and Parallel Computing Workshops (NPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dalian, China. pp.442-448, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NPC.2007.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wcomp: a Multi-Design Approach for Prototyping Applications using Heterogeneous Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Workshop on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Jun 2006, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation dynamique de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Loghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Miron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Francophone Conference On Software Deployment and (Re)Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Grenoble, France. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive Clustering of medical reports to characterise Adverse Drug Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou-Daniel Drici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn 2023 workshop : Challenging problems in Statistical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Text Clusterisation to characterize Adverse Drug Reactions from hospitalization reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou Daniel Drici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PharML workshop, ECML PKDD 2022 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Adverse Drug Event related document detection with Bert-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to Support Scalable Software Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM-TP-17 - 8th International Summer School on Domain-Specific Modeling Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-energy consuming and user-centric security management architecture adapted to mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Resondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP/IEEE International Symposium on Integrated Network Management (IM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. , pp.722 - 725, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INM.2011.5990665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A middleware for securing mobile mashups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th international conference companion on World wide web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hyderabad, India. , pp.9-10 </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1963192.1963198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dynamics adaptations using Cascaded Aspect of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangalore, France. 2010, 9th Workshop on Adaptive and Reflective Middleware</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect of Assembly: From Theory to Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Aspect-Oriented Software Development IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7271, , 2012, Transactions on Aspect-Oriented Software Development IX, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35551-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp, Middleware for Ubiquitous Computing and System Focused Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-1-84821-437-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp, a Middleware for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, 978-853-307-409-2. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/14755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.090016.003.S.P.2007.000.31235. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Container WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.260021.000.S.P.2012.000.10600. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.260019.000.S.C.2012.000.10600. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 2.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chungue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.090016.002.S.P.2007.000.10600. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSEDUITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.120009.000.S.P.2011.000.00000. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Security Mechanism for Mobile Cloud Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnoRand: A Semi Supervised Deep Learning Anomaly Detection Method by Random Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples inputs neural nets for Medicare fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to reduce complexity and maintain coherence between Access Control and Transmission Control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JavaPod : une plate-forme à composants adaptable et extensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3850, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Application Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bellissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ben Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3119, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONKER : un modèle de répartition pour processus communicants. Application à OCCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Grenoble - INPG, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6586D813"/>
+    <w:nsid w:val="964CA069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-riveill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6726-6637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033194297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernand&#233;z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18272/aci.v17i1.3707" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766855v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Uyen Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Thi Hoan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoai Dang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v11.i2.pp516-524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288872v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2013100101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Occello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0307-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/216DBD5B6791BB5B45F3A30A96A5707CD1B946D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cremene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rarau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iulian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2012.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobelis N." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudaoud K." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delettre C." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2012010101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0081-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJRTG713-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359274v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.2-3.89-111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#8217;cruz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240967" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou A Mayaki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191814" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Thi Hoang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15063-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607722v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou a Mayaki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLCR57210.2022.00011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847229v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchun Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou-Daniel Drici" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03479640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miralles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tosic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68035-0_13" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Garc&#237;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9354-3_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Ti Hoang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3440749.3442656" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Florez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pighetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3364908.3365295" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson John Anderson Garcia Henao Garcia Henao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16205-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aly Halim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532918" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bertrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28865-9_24" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322537v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2735927" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342085v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Moreno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ariza-Porras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Luc&#237;a Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Castro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_26" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342076v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_33" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stassia Resondry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kamel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2014.6906413" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2014.83" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Batard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342166v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalawa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE.2012.32" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6_14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302023v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343609v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delettre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fathallah Ben Abdenneji" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481886" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330493v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342205v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481901" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330495v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302040v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.44" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gentile" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097260" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342247v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hassan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Meskawi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_35" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F0M0BG0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2096112.2096119" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342251v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5983874" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330497v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nobelis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delettre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2011.34" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Claudia C. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344113v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342226v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pita" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982532" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725092v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342298v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caramel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996522" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302169v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_89" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556413v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302953v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307121v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Joffroy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302948v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16488-0_17" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481778v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476882v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481752v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481765v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497330v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery-Pinna" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359946v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Kniessel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2008.10" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1506270.1506284" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360509v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.53" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74255-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481792v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bussi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481793v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359129v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73547-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497319v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Casile" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359293v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NPC.2007.127" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697472v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Hermann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo V. Kassick" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B. &#193;vila" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481788v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481796v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003282v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Loghin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Miron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282263v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794158v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Daniel Drici" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519982v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546308v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342254v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Resondry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2011.5990665" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342293v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1963192.1963198" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564599v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330258v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35551-6_2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330474v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330477v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14755" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353235v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353237v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353244v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weibel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chungue" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341995v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343619v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Popa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116457v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500411v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317109v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072806v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruneton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073571v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bellissard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Atallah" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boyer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010614v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-riveill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6726-6637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033194297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05582902v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Mejia-Cajic&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18273/revuin.v25n1-2026005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernand&#233;z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18272/aci.v17i1.3707" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Uyen Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Thi Hoan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoai Dang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v11.i2.pp516-524" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2013100101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Occello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0307-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/216DBD5B6791BB5B45F3A30A96A5707CD1B946D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cremene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rarau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iulian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2012.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobelis N." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudaoud K." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delettre C." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2012010101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0081-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJRTG713-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.2-3.89-111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#8217;cruz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240967" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou A Mayaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191814" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou a Mayaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Thi Hoang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15063-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607722v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLCR57210.2022.00011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchun Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou-Daniel Drici" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03479640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miralles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tosic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68035-0_13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Garc&#237;a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9354-3_1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Ti Hoang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3440749.3442656" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498173v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Florez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pighetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3364908.3365295" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson John Anderson Garcia Henao Garcia Henao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16205-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484111v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aly Halim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532918" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28865-9_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2735927" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Moreno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ariza-Porras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Luc&#237;a Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Castro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_26" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_33" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stassia Resondry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kamel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2014.6906413" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2014.83" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Batard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342108v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6_14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342166v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalawa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE.2012.32" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342198v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fathallah Ben Abdenneji" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481886" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delettre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342205v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481901" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302040v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.44" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342279v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nobelis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaoud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delettre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2011.34" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342223v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gentile" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097260" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342247v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hassan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Meskawi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_35" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F0M0BG0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342285v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2096112.2096119" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342251v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5983874" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342262v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Claudia C. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342226v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pita" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982532" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344113v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302337v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725092v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caramel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996522" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_89" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556413v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307121v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Joffroy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302948v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16488-0_17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481778v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476882v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481752v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481783v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481765v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497330v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery-Pinna" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1506270.1506284" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359946v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Kniessel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2008.10" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497328v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.53" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359129v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73547-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359127v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74255-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481793v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481792v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bussi&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497319v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Casile" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697472v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Hermann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo V. Kassick" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B. &#193;vila" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481788v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359293v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NPC.2007.127" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481796v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Loghin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Miron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282263v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794158v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Daniel Drici" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519982v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342254v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Resondry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2011.5990665" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1963192.1963198" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564599v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35551-6_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330474v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330477v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14755" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353235v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353237v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353244v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weibel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chungue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343619v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Popa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341995v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116457v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500411v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317109v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072806v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruneton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073571v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bellissard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Atallah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010614v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>