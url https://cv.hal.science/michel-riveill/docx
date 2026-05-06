--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Riveill </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésEnseignement : Polytech'Nice SophiaRecherche : Laboratoire CNRS-UniCA I3S, équipe Inria MAASAI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6726-6637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033194297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Deep Neural Networks via Knowledge Distillation for Efficient and Sustainable Medical Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Armando Mejia-Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson García Henao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista UIS Ingenierías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (1), pp.49-70. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18273/revuin.v25n1-2026005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency in the classification of chest X-ray images through generative parallelization of the Neural Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Mejía Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson García Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandéz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACI Avances en Ciencias e Ingenierías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18272/aci.v17i1.3707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multitask aspect-based sentiment analysis model using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Thi Hoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAES International Journal of Artificial Intelligence (IJ-AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijai.v11.i2.pp516-524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delta‐oriented approach to support the safe reuse of black‐box code rewriters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (8), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.2208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted Integration of Wireless Sensor Networks into Herd Control Monitoring Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.2013100101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Cross-Roads between Human-Computer Interaction and Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Calvary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low response time context awareness through extensible parameter adaptation with ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (7), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-012-0307-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Mechanism based on Service-Context Distance for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Iulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.53-60. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2012.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Security Properties-Centric Communication Protocols using a Component-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobelis N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudaoud K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delettre C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdst.2012010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling Functional and Interactive Parts of Systems for Composition Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Methods in Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Computational Methods in Sciences and Engineering - Volume 11, issue s1, 11 (s1), pp.103--113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of Assembly and Cascaded Aspects of Assembly: Logical and Temporal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation de modèles par transformations indempotentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues des Sciences et Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (5), pp.73-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language based On-demand Service Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Claudiu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.871-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Authorization in Highly Dynamic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp middleware for ubiquitous computing: Aspects and composite event-based Web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3-4), pp.197-214. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Adaptation based on Service-Context Adequacy Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 189, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour l'adaptation de Systèmes d'Information Interactifs Orientés Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.93--118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage d'aspects pour la composition dynamique de composants embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2-3), pp.89--111. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.12.2-3.89-111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Specific Long Text Classification from Sparse Relevant Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia D’cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bereder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2024 - 27th european conference on artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.4003 - 4010, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA240967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machinery Anomaly Detection using artificial neural networks and signature feature extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gold Coast, Australia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-encoder Based Medicare Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2022 - 4th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoregressive based Drift Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WCCI 2022 - IEEE world congress on computational intelligenceWORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padoue, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect-Based Sentiment Analysis with Deep Learning: A Multidomain and Multitask Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Thi Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2022 - The First International Conference on Intelligence of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hanoi, Vietnam. pp.134-145, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoregressive based Drift Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padua, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Inputs Neural Networks for Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCR 2022 - The 2022 International Conference on Machine Learning, Control, and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Min Huang, Northeastern University, China; Lipo Wang, Nanyang Technological University, Singapore, Oct 2022, Suzhou, China. pp.8-13, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLCR57210.2022.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Text Clusterisation to characterize Adverse Drug Reactions from hospitalization reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou-Daniel Drici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2022 - 4th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corfu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples inputs neural nets for Medicare fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPHI.A SUMMIT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-efficient Federated Learning through Clustering optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Tosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A. Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Biot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Regularization in Deep Learning Models on Testbed Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Armando Mejía Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John García Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARLA2020 - Latin America High Performance Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cuenca, Ecuador. pp.178-192, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68035-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiagnoseNET: Automatic Framework to Scale Neural Networks on Heterogeneous Systems Applied to Medical Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICITCS 2020 - 8th International Conference on IT Convergence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nha Trang / Virtual, Vietnam. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-9354-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised learning for Human Action Recognition from multiple Kinects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Dartigues-Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDMS 2020 - 7th Big Data Management and Service in DASFAA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask Aspect_Based Sentiment Analysis with Integrated Bidirectional LSTM & CNN Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Ti Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFNDS 2020 - 4th International Conference on Future Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, St.Petersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3440749.3442656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Identification of Adverse Drug Reaction Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Pighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University of Posts and Telecommunications, Sep 2019, Beijing, France. pp.149-153, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3364908.3365295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability Analysis of Mini-Cluster Jetson TX2 for Training DNN Applied to Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVIDIA GTC Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition using Neural Networks for Clinical Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Pighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP Challenges for Detecting Medication and Adverse Drug Events from Electronic Health Records (MADE1.0)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Massachusetts Lowell, Worcester, Amherst, May 2018, Massachusetts, United States. pp.7--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Processing for Unsupervised Patient Phenotype Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATIN AMERICA HIGH PERFORMANCE COMPUTING CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bucaramanga, Colombia. pp.3--17, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16205-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delta-oriented Approach to Support the Safe Reuse of Black-box Code Rewriters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Software Reuse (ICSR'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new urban segregation-growth coupled model using a belief-desire-intention possibilistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meili Vanegas-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.340 - 347, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human action recognition based on 3D skeleton part-based pose estimation and temporal multi-resolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aly Halim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Dartigues-Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP´2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Software Product Line for Machine Learning Workflows: Focus on Supporting Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Models and Evolution co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MODELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Transmission Control Rules Compliant with Existing Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Communication Networks (SECURECOMM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28865-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition Challenges for Sensor Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modularity (MODULARITY 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Fort Collins, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735386.2735927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Data Visualisation: A Composition-Based Approach to Support Domain Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications (ECMFA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.101-116, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model Rating Prediction with Linked Open Data for Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ariza-Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucía Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWebEval 2014 at ESWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Anissaras, Crête, Greece. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client-Side Hybrid Rating Prediction for Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on User Modeling, Adaptation, and Personalization (UMAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark. pp.369-380, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08786-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative version of HTTPS to provide non-repudiation security property (A flexible component-based approach for secured transactions in a mobile environment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stassia Resondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Wireless Communications and Mobile Computing Conference (IWCMC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Nicosie, Cyprus. pp.536-541, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2014.6906413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture to Support the Collection of Big Data in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ubiquitous Mobile cloud (co-located with SERVICES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERVICES.2014.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing and Combining UI, Task and Software Component Models to Compose New Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCS HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://hci2014.bcs.org/, Sep 2014, Southport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Mobile Mashups with SCCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE/IFIP International Symposium on Trusted Computing and Communications (TrustCom'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.180-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Conflict Management in User Interface Composition Driven by Business Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Human-Centered Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.233-250, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34347-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing User Interface across Devices with Different Design Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kalawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Da Nang, Vietnam. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE.2012.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UI Modeling as Ontology for Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Software Engineering and Data Engineering 2012 (SEDE-2012) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Los Angeles, United States. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated Component-Based Description for Application Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2012, The Seventh International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbonne, Portugal. pp.506-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations interferences detection and resolution with graph-transformation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference onSciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Computing, Sécurité et Dissimulation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SARSSI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded Aspects of Assembly for ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT), 2012 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. pp.128 - 138, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symmetric Compositional Approach for Adaptive Ubiquitous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Dec 2012, Pharos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and UI Composition Using a Component-Based Description and Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Izmir, Turkey. pp.204-207, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2012.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Composition of Independent Adaptations including Interferences Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach to Security Protocol Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nobelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshops of International Conference on Advanced Information Networking and Applications (WAINA), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Singapour, Singapore. pp.279 - 284, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2011.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for trust assessment of sensor data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint IFIP Wireless and Mobile Networking Conference (WMNC), 2011 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations for Assistive Platforms in Ambient Computing for Disabled People - Wheelchair in an Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Meskawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Smart Homes and Health Telematics, ICOST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.246-250, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple time-aware and social-aware user similarity for a KNN-based recommender system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Challenge on Context-Aware Movie Recommendation (CAMRa 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Chicago, United States. pp.36-38 </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2096112.2096119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MergeIA: A Service for Dynamic Merging of Interfering Adaptations in Ubiquitous System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud computing, security and data concealment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.424 - 431, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2011.5983874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Monitoring Applications: What about Data Quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodríguez Claudia C. Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Ambient Information Systems Workshop 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A security-property-based approach for lowering power consumption of secure mobile Web access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.967 - 973, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations for Assistive Platforms in Ambient Computing for Disabled People - Wheelchair in an Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Meskawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoCompo: An Ontology-based Interactive System to Compose Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2011, the 7th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp. 322-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic mechanism for solving Interfering Adaptations in Ubiquitous Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNAM: 1st International Workshop on Dynamicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the functional composition drives the user interfaces composition: process and formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM SIGCHI symposium on Engineering interactive computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Pise, Italy. pp.207-216, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1996461.1996522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoCompo: A Tool to Enhance Application Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbone, Portugal. pp.588-591, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Behavioral Decomposition for Context-awareness and Continuity of Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UI Modeling as Ontology for Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Engineering and Data Engineering 2010 (SEDE-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in Model Driven Composition of User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS) / Held as part of International Federated Conference on Distributed Computing Techniques (DisCoTec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.98-111, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13645-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Composition Driven by UI Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IFIP WG 13.2 International Conference on Human-Centred Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reykjavik, Iceland. pp.198-205, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16488-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models at Runtime: Service for Device Composition and Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop Models@run.time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society; ACM, Oct 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-sensitive authorization for asynchronous communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference for Internet Technology and Secured Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Authorization in Interaction Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Adaptative Systems based on Horizontal Architecture for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Technology, Applications and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Composition based on Natural Language Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Claudiu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Service Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Sep 2009, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ingénierie Dirigée par les Modèles au coeur d'un Framework d'aide à la composition d'interfaces utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée sur l'Ingénierie Dirigée par les Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture Definition Using Composition of Business-Driven Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Evolution(MODSE'09), MODELS'09 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLCA, composite services for ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on Mobile Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Yilan, Taiwan. pp.1, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1506270.1506284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Model Evolution Using the CCBM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Kniessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Model Based Development for Computer Based Systems - "Partitioning, Integration and Versioning of Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Belfast, Ireland. pp.453-462, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2008.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Orchestration Evolution : A Merge Process For Behavioral Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Software Architecture(ECSA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paphos, Cyprus. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Model for Monitoring Software Adaptation Safety and its Concretisation as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Models@runtime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLCA, Composite Services for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mobile Technology, Applications and Systems (Mobility'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Taiwan, Taiwan. pp.8, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1506270.1506284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Service Composition: Mashups Driven Orchestration Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Itelligent Agents, Web Technologies and Internet Commerce (IAWTIC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vienna, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Verification of an UML/OCL Model with USE and B: Case Study and Lessons Learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Software Testing Verification and Validation Workshop (ICSTW'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW.2008.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the execution context on Grid job performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context-Awareness and Mobility in Grid Computing (WCAMG'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rio de Janeiro, Brazil. pp.713--718, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2007.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Context Knowledge-based Solution for Autonomic Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference ATC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hong Kong, China. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73547-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-context unified knowledge representation for autonomic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International and Interdisciplinary Conference, CONTEXT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark. pp.150-163, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74255-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptation of event-driven component-oriented Middleware using Aspects of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Middleware for Pervasive and Ad-Hoc Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2007, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Contextual Discovery of Web Services for Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context Modeling and Management for Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Oct 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Domain-Specific Models Collaborate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th OOPSLA Workshop on Domain-Specific Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of meta-data transfer and storage in clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo V. Kassick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael B. Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLCAR 2007 : Latinoamericana Conference of High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Santa Marta, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Adaptation for Ubiquitous Computing Systems using Components and Aspect of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Bandwidth Anomalies in Cluster and Grid Data Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 IFIP International Conference on Network and Parallel Computing Workshops (NPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dalian, China. pp.442-448, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NPC.2007.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wcomp: a Multi-Design Approach for Prototyping Applications using Heterogeneous Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Workshop on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Jun 2006, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation dynamique de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Loghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Miron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Francophone Conference On Software Deployment and (Re)Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Grenoble, France. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive Clustering of medical reports to characterise Adverse Drug Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou-Daniel Drici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn 2023 workshop : Challenging problems in Statistical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Text Clusterisation to characterize Adverse Drug Reactions from hospitalization reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou Daniel Drici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PharML workshop, ECML PKDD 2022 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Adverse Drug Event related document detection with Bert-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to Support Scalable Software Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM-TP-17 - 8th International Summer School on Domain-Specific Modeling Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-energy consuming and user-centric security management architecture adapted to mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Resondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP/IEEE International Symposium on Integrated Network Management (IM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. , pp.722 - 725, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INM.2011.5990665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A middleware for securing mobile mashups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th international conference companion on World wide web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hyderabad, India. , pp.9-10 </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1963192.1963198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dynamics adaptations using Cascaded Aspect of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangalore, France. 2010, 9th Workshop on Adaptive and Reflective Middleware</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect of Assembly: From Theory to Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Aspect-Oriented Software Development IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7271, , 2012, Transactions on Aspect-Oriented Software Development IX, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35551-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp, Middleware for Ubiquitous Computing and System Focused Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-1-84821-437-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp, a Middleware for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, 978-853-307-409-2. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/14755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.090016.003.S.P.2007.000.31235. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Container WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.260021.000.S.P.2012.000.10600. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.260019.000.S.C.2012.000.10600. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 2.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chungue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.090016.002.S.P.2007.000.10600. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSEDUITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.120009.000.S.P.2011.000.00000. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Security Mechanism for Mobile Cloud Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnoRand: A Semi Supervised Deep Learning Anomaly Detection Method by Random Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples inputs neural nets for Medicare fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to reduce complexity and maintain coherence between Access Control and Transmission Control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JavaPod : une plate-forme à composants adaptable et extensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3850, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Application Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bellissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ben Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3119, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONKER : un modèle de répartition pour processus communicants. Application à OCCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Grenoble - INPG, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Riveill </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésEnseignement : Polytech'Nice SophiaRecherche : Laboratoire CNRS-UniCA I3S, équipe Inria MAASAI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6726-6637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033194297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Deep Neural Networks via Knowledge Distillation for Efficient and Sustainable Medical Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Armando Mejia-Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson García Henao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista UIS Ingenierías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (1), pp.49-70. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18273/revuin.v25n1-2026005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency in the classification of chest X-ray images through generative parallelization of the Neural Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Mejía Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson García Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandéz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACI Avances en Ciencias e Ingenierías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18272/aci.v17i1.3707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multitask aspect-based sentiment analysis model using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Thi Hoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAES International Journal of Artificial Intelligence (IJ-AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijai.v11.i2.pp516-524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delta‐oriented approach to support the safe reuse of black‐box code rewriters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (8), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.2208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted Integration of Wireless Sensor Networks into Herd Control Monitoring Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.2013100101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Cross-Roads between Human-Computer Interaction and Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Calvary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Security Properties-Centric Communication Protocols using a Component-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobelis N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudaoud K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delettre C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdst.2012010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low response time context awareness through extensible parameter adaptation with ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (7), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-012-0307-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Mechanism based on Service-Context Distance for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Iulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.53-60. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2012.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling Functional and Interactive Parts of Systems for Composition Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Methods in Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Computational Methods in Sciences and Engineering - Volume 11, issue s1, 11 (s1), pp.103--113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of Assembly and Cascaded Aspects of Assembly: Logical and Temporal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation de modèles par transformations indempotentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues des Sciences et Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (5), pp.73-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language based On-demand Service Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Claudiu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.871-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Authorization in Highly Dynamic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp middleware for ubiquitous computing: Aspects and composite event-based Web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3-4), pp.197-214. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Adaptation based on Service-Context Adequacy Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 189, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour l'adaptation de Systèmes d'Information Interactifs Orientés Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.93--118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage d'aspects pour la composition dynamique de composants embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2-3), pp.89--111. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.12.2-3.89-111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Specific Long Text Classification from Sparse Relevant Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia D’cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bereder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2024 - 27th european conference on artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.4003 - 4010, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA240967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machinery Anomaly Detection using artificial neural networks and signature feature extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gold Coast, Australia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoregressive based Drift Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padua, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Inputs Neural Networks for Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCR 2022 - The 2022 International Conference on Machine Learning, Control, and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Min Huang, Northeastern University, China; Lipo Wang, Nanyang Technological University, Singapore, Oct 2022, Suzhou, China. pp.8-13, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLCR57210.2022.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect-Based Sentiment Analysis with Deep Learning: A Multidomain and Multitask Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Thi Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2022 - The First International Conference on Intelligence of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hanoi, Vietnam. pp.134-145, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-encoder Based Medicare Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2022 - 4th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoregressive based Drift Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WCCI 2022 - IEEE world congress on computational intelligenceWORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padoue, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Text Clusterisation to characterize Adverse Drug Reactions from hospitalization reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou-Daniel Drici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2022 - 4th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corfu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples inputs neural nets for Medicare fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPHI.A SUMMIT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-efficient Federated Learning through Clustering optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Tosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A. Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Biot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Regularization in Deep Learning Models on Testbed Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Armando Mejía Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John García Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARLA2020 - Latin America High Performance Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cuenca, Ecuador. pp.178-192, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68035-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiagnoseNET: Automatic Framework to Scale Neural Networks on Heterogeneous Systems Applied to Medical Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICITCS 2020 - 8th International Conference on IT Convergence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nha Trang / Virtual, Vietnam. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-9354-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised learning for Human Action Recognition from multiple Kinects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Dartigues-Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDMS 2020 - 7th Big Data Management and Service in DASFAA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask Aspect_Based Sentiment Analysis with Integrated Bidirectional LSTM & CNN Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Ti Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFNDS 2020 - 4th International Conference on Future Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, St.Petersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3440749.3442656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Identification of Adverse Drug Reaction Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Pighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University of Posts and Telecommunications, Sep 2019, Beijing, France. pp.149-153, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3364908.3365295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition using Neural Networks for Clinical Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Pighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP Challenges for Detecting Medication and Adverse Drug Events from Electronic Health Records (MADE1.0)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Massachusetts Lowell, Worcester, Amherst, May 2018, Massachusetts, United States. pp.7--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability Analysis of Mini-Cluster Jetson TX2 for Training DNN Applied to Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVIDIA GTC Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Processing for Unsupervised Patient Phenotype Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATIN AMERICA HIGH PERFORMANCE COMPUTING CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bucaramanga, Colombia. pp.3--17, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16205-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delta-oriented Approach to Support the Safe Reuse of Black-box Code Rewriters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Software Reuse (ICSR'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new urban segregation-growth coupled model using a belief-desire-intention possibilistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meili Vanegas-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.340 - 347, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Software Product Line for Machine Learning Workflows: Focus on Supporting Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Models and Evolution co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MODELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human action recognition based on 3D skeleton part-based pose estimation and temporal multi-resolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aly Halim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Dartigues-Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP´2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Transmission Control Rules Compliant with Existing Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Communication Networks (SECURECOMM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28865-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition Challenges for Sensor Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modularity (MODULARITY 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Fort Collins, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735386.2735927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Data Visualisation: A Composition-Based Approach to Support Domain Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications (ECMFA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.101-116, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model Rating Prediction with Linked Open Data for Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ariza-Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucía Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWebEval 2014 at ESWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Anissaras, Crête, Greece. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client-Side Hybrid Rating Prediction for Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on User Modeling, Adaptation, and Personalization (UMAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark. pp.369-380, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08786-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative version of HTTPS to provide non-repudiation security property (A flexible component-based approach for secured transactions in a mobile environment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stassia Resondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Wireless Communications and Mobile Computing Conference (IWCMC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Nicosie, Cyprus. pp.536-541, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2014.6906413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture to Support the Collection of Big Data in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ubiquitous Mobile cloud (co-located with SERVICES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERVICES.2014.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing and Combining UI, Task and Software Component Models to Compose New Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCS HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://hci2014.bcs.org/, Sep 2014, Southport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Mobile Mashups with SCCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE/IFIP International Symposium on Trusted Computing and Communications (TrustCom'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.180-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UI Modeling as Ontology for Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Software Engineering and Data Engineering 2012 (SEDE-2012) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Los Angeles, United States. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing User Interface across Devices with Different Design Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kalawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Da Nang, Vietnam. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE.2012.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Conflict Management in User Interface Composition Driven by Business Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Human-Centered Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.233-250, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34347-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated Component-Based Description for Application Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2012, The Seventh International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbonne, Portugal. pp.506-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Computing, Sécurité et Dissimulation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SARSSI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations interferences detection and resolution with graph-transformation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference onSciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symmetric Compositional Approach for Adaptive Ubiquitous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Dec 2012, Pharos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded Aspects of Assembly for ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT), 2012 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. pp.128 - 138, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Composition of Independent Adaptations including Interferences Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and UI Composition Using a Component-Based Description and Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Izmir, Turkey. pp.204-207, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2012.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MergeIA: A Service for Dynamic Merging of Interfering Adaptations in Ubiquitous System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud computing, security and data concealment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.424 - 431, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2011.5983874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for trust assessment of sensor data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint IFIP Wireless and Mobile Networking Conference (WMNC), 2011 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations for Assistive Platforms in Ambient Computing for Disabled People - Wheelchair in an Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Meskawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Smart Homes and Health Telematics, ICOST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.246-250, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple time-aware and social-aware user similarity for a KNN-based recommender system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Challenge on Context-Aware Movie Recommendation (CAMRa 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Chicago, United States. pp.36-38 </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2096112.2096119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach to Security Protocol Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nobelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshops of International Conference on Advanced Information Networking and Applications (WAINA), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Singapour, Singapore. pp.279 - 284, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2011.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Monitoring Applications: What about Data Quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodríguez Claudia C. Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Ambient Information Systems Workshop 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoCompo: An Ontology-based Interactive System to Compose Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2011, the 7th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp. 322-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations for Assistive Platforms in Ambient Computing for Disabled People - Wheelchair in an Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Meskawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A security-property-based approach for lowering power consumption of secure mobile Web access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.967 - 973, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic mechanism for solving Interfering Adaptations in Ubiquitous Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNAM: 1st International Workshop on Dynamicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the functional composition drives the user interfaces composition: process and formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM SIGCHI symposium on Engineering interactive computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Pise, Italy. pp.207-216, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1996461.1996522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoCompo: A Tool to Enhance Application Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbone, Portugal. pp.588-591, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UI Modeling as Ontology for Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Engineering and Data Engineering 2010 (SEDE-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Behavioral Decomposition for Context-awareness and Continuity of Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in Model Driven Composition of User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS) / Held as part of International Federated Conference on Distributed Computing Techniques (DisCoTec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.98-111, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13645-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Composition Driven by UI Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IFIP WG 13.2 International Conference on Human-Centred Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reykjavik, Iceland. pp.198-205, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16488-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Authorization in Interaction Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models at Runtime: Service for Device Composition and Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop Models@run.time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society; ACM, Oct 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-sensitive authorization for asynchronous communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference for Internet Technology and Secured Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Adaptative Systems based on Horizontal Architecture for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Technology, Applications and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Composition based on Natural Language Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Claudiu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Service Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Sep 2009, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ingénierie Dirigée par les Modèles au coeur d'un Framework d'aide à la composition d'interfaces utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée sur l'Ingénierie Dirigée par les Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture Definition Using Composition of Business-Driven Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Evolution(MODSE'09), MODELS'09 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Model Evolution Using the CCBM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Kniessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Model Based Development for Computer Based Systems - "Partitioning, Integration and Versioning of Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Belfast, Ireland. pp.453-462, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2008.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Orchestration Evolution : A Merge Process For Behavioral Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Software Architecture(ECSA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paphos, Cyprus. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLCA, composite services for ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on Mobile Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Yilan, Taiwan. pp.1, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1506270.1506284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Model for Monitoring Software Adaptation Safety and its Concretisation as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Models@runtime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLCA, Composite Services for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mobile Technology, Applications and Systems (Mobility'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Taiwan, Taiwan. pp.8, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1506270.1506284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Verification of an UML/OCL Model with USE and B: Case Study and Lessons Learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Software Testing Verification and Validation Workshop (ICSTW'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW.2008.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Service Composition: Mashups Driven Orchestration Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Itelligent Agents, Web Technologies and Internet Commerce (IAWTIC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vienna, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptation of event-driven component-oriented Middleware using Aspects of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Middleware for Pervasive and Ad-Hoc Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2007, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Contextual Discovery of Web Services for Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context Modeling and Management for Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Oct 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-context unified knowledge representation for autonomic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International and Interdisciplinary Conference, CONTEXT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark. pp.150-163, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74255-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the execution context on Grid job performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context-Awareness and Mobility in Grid Computing (WCAMG'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rio de Janeiro, Brazil. pp.713--718, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2007.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Context Knowledge-based Solution for Autonomic Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference ATC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hong Kong, China. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73547-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Domain-Specific Models Collaborate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th OOPSLA Workshop on Domain-Specific Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Bandwidth Anomalies in Cluster and Grid Data Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 IFIP International Conference on Network and Parallel Computing Workshops (NPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dalian, China. pp.442-448, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NPC.2007.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of meta-data transfer and storage in clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo V. Kassick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael B. Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLCAR 2007 : Latinoamericana Conference of High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Santa Marta, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Adaptation for Ubiquitous Computing Systems using Components and Aspect of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wcomp: a Multi-Design Approach for Prototyping Applications using Heterogeneous Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Workshop on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Jun 2006, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation dynamique de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Loghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Miron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Francophone Conference On Software Deployment and (Re)Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Grenoble, France. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive Clustering of medical reports to characterise Adverse Drug Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou-Daniel Drici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn 2023 workshop : Challenging problems in Statistical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Text Clusterisation to characterize Adverse Drug Reactions from hospitalization reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou Daniel Drici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PharML workshop, ECML PKDD 2022 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Adverse Drug Event related document detection with Bert-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to Support Scalable Software Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM-TP-17 - 8th International Summer School on Domain-Specific Modeling Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-energy consuming and user-centric security management architecture adapted to mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Resondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP/IEEE International Symposium on Integrated Network Management (IM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. , pp.722 - 725, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INM.2011.5990665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A middleware for securing mobile mashups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th international conference companion on World wide web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hyderabad, India. , pp.9-10 </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1963192.1963198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dynamics adaptations using Cascaded Aspect of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangalore, France. 2010, 9th Workshop on Adaptive and Reflective Middleware</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect of Assembly: From Theory to Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Aspect-Oriented Software Development IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7271, , 2012, Transactions on Aspect-Oriented Software Development IX, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35551-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp, Middleware for Ubiquitous Computing and System Focused Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-1-84821-437-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp, a Middleware for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, 978-853-307-409-2. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/14755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.090016.003.S.P.2007.000.31235. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Container WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.260021.000.S.P.2012.000.10600. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.260019.000.S.C.2012.000.10600. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSEDUITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.120009.000.S.P.2011.000.00000. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 2.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chungue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.090016.002.S.P.2007.000.10600. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Security Mechanism for Mobile Cloud Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnoRand: A Semi Supervised Deep Learning Anomaly Detection Method by Random Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples inputs neural nets for Medicare fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to reduce complexity and maintain coherence between Access Control and Transmission Control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JavaPod : une plate-forme à composants adaptable et extensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3850, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Application Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bellissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ben Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3119, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONKER : un modèle de répartition pour processus communicants. Application à OCCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Grenoble - INPG, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="964CA069"/>
+    <w:nsid w:val="A37F95E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-riveill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6726-6637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033194297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05582902v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Mejia-Cajic&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18273/revuin.v25n1-2026005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernand&#233;z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18272/aci.v17i1.3707" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Uyen Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Thi Hoan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoai Dang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v11.i2.pp516-524" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2013100101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Occello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0307-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/216DBD5B6791BB5B45F3A30A96A5707CD1B946D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cremene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rarau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iulian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2012.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobelis N." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudaoud K." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delettre C." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2012010101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0081-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJRTG713-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.2-3.89-111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#8217;cruz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240967" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou A Mayaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191814" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou a Mayaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Thi Hoang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15063-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607722v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLCR57210.2022.00011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchun Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou-Daniel Drici" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03479640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miralles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tosic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68035-0_13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Garc&#237;a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9354-3_1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Ti Hoang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3440749.3442656" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498173v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Florez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pighetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3364908.3365295" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson John Anderson Garcia Henao Garcia Henao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16205-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484111v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aly Halim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532918" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28865-9_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2735927" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Moreno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ariza-Porras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Luc&#237;a Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Castro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_26" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_33" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stassia Resondry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kamel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2014.6906413" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2014.83" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Batard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342108v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6_14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342166v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalawa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE.2012.32" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342198v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fathallah Ben Abdenneji" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481886" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delettre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342205v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481901" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302040v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.44" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342279v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nobelis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaoud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delettre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2011.34" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342223v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gentile" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097260" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342247v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hassan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Meskawi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_35" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F0M0BG0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342285v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2096112.2096119" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342251v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5983874" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342262v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Claudia C. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342226v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pita" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982532" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344113v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302337v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725092v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caramel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996522" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_89" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556413v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307121v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Joffroy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302948v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16488-0_17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481778v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476882v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481752v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481783v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481765v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497330v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery-Pinna" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1506270.1506284" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359946v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Kniessel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2008.10" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497328v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.53" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359129v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73547-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359127v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74255-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481793v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481792v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bussi&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497319v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Casile" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697472v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Hermann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo V. Kassick" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B. &#193;vila" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481788v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359293v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NPC.2007.127" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481796v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Loghin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Miron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282263v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794158v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Daniel Drici" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519982v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342254v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Resondry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2011.5990665" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1963192.1963198" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564599v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35551-6_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330474v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330477v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14755" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353235v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353237v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353244v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weibel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chungue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343619v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Popa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341995v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116457v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500411v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317109v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072806v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruneton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073571v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bellissard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Atallah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010614v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-riveill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6726-6637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033194297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05582902v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Mejia-Cajic&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18273/revuin.v25n1-2026005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernand&#233;z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18272/aci.v17i1.3707" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Uyen Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Thi Hoan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoai Dang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v11.i2.pp516-524" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2013100101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Occello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobelis N." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudaoud K." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delettre C." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2012010101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0307-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/216DBD5B6791BB5B45F3A30A96A5707CD1B946D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cremene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rarau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iulian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2012.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0081-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJRTG713-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.2-3.89-111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#8217;cruz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240967" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou A Mayaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191814" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892066" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607722v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou a Mayaki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLCR57210.2022.00011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844120v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Thi Hoang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15063-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchun Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou-Daniel Drici" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03479640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miralles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tosic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68035-0_13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Garc&#237;a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9354-3_1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Ti Hoang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3440749.3442656" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498173v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Florez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pighetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3364908.3365295" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson John Anderson Garcia Henao Garcia Henao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16205-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484111v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aly Halim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532918" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28865-9_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2735927" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Moreno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ariza-Porras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Luc&#237;a Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Castro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_26" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_33" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stassia Resondry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kamel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2014.6906413" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2014.83" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Batard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342166v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalawa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE.2012.32" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6_14" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343609v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delettre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342198v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fathallah Ben Abdenneji" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481886" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481901" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330495v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.44" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342251v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5983874" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gentile" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097260" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hassan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Meskawi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_35" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F0M0BG0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342285v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2096112.2096119" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nobelis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaoud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delettre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2011.34" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342262v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Claudia C. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302337v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344113v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pita" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982532" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725092v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caramel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996522" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_89" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302953v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556413v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307121v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Joffroy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302948v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16488-0_17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481752v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476882v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481783v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481765v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497330v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery-Pinna" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359946v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Kniessel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2008.10" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389642v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1506270.1506284" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497328v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360510v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.53" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481793v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481792v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bussi&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359127v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74255-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359129v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73547-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497319v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Casile" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359293v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NPC.2007.127" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697472v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Hermann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo V. Kassick" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B. &#193;vila" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481788v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481796v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Loghin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Miron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282263v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794158v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Daniel Drici" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519982v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342254v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Resondry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2011.5990665" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1963192.1963198" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564599v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35551-6_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330474v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330477v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14755" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353235v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353237v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353244v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weibel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chungue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341995v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343619v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Popa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116457v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500411v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317109v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072806v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruneton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073571v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bellissard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Atallah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010614v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>