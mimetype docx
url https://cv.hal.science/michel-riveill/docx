--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Riveill </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésEnseignement : Polytech'Nice SophiaRecherche : Laboratoire CNRS-UniCA I3S, équipe Inria MAASAI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6726-6637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033194297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Deep Neural Networks via Knowledge Distillation for Efficient and Sustainable Medical Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Armando Mejia-Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson García Henao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista UIS Ingenierías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (1), pp.49-70. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18273/revuin.v25n1-2026005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency in the classification of chest X-ray images through generative parallelization of the Neural Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Mejía Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson García Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandéz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACI Avances en Ciencias e Ingenierías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18272/aci.v17i1.3707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multitask aspect-based sentiment analysis model using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Thi Hoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAES International Journal of Artificial Intelligence (IJ-AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijai.v11.i2.pp516-524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delta‐oriented approach to support the safe reuse of black‐box code rewriters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (8), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.2208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted Integration of Wireless Sensor Networks into Herd Control Monitoring Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.2013100101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Cross-Roads between Human-Computer Interaction and Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Calvary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Security Properties-Centric Communication Protocols using a Component-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobelis N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudaoud K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delettre C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdst.2012010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low response time context awareness through extensible parameter adaptation with ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (7), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-012-0307-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Mechanism based on Service-Context Distance for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Iulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.53-60. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2012.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling Functional and Interactive Parts of Systems for Composition Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Methods in Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Computational Methods in Sciences and Engineering - Volume 11, issue s1, 11 (s1), pp.103--113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of Assembly and Cascaded Aspects of Assembly: Logical and Temporal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation de modèles par transformations indempotentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues des Sciences et Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (5), pp.73-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language based On-demand Service Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Claudiu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.871-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Authorization in Highly Dynamic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp middleware for ubiquitous computing: Aspects and composite event-based Web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3-4), pp.197-214. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Adaptation based on Service-Context Adequacy Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 189, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour l'adaptation de Systèmes d'Information Interactifs Orientés Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.93--118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage d'aspects pour la composition dynamique de composants embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2-3), pp.89--111. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.12.2-3.89-111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Specific Long Text Classification from Sparse Relevant Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia D’cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bereder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2024 - 27th european conference on artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.4003 - 4010, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA240967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machinery Anomaly Detection using artificial neural networks and signature feature extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gold Coast, Australia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoregressive based Drift Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padua, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Inputs Neural Networks for Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCR 2022 - The 2022 International Conference on Machine Learning, Control, and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Min Huang, Northeastern University, China; Lipo Wang, Nanyang Technological University, Singapore, Oct 2022, Suzhou, China. pp.8-13, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLCR57210.2022.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect-Based Sentiment Analysis with Deep Learning: A Multidomain and Multitask Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Thi Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2022 - The First International Conference on Intelligence of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hanoi, Vietnam. pp.134-145, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-encoder Based Medicare Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2022 - 4th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoregressive based Drift Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WCCI 2022 - IEEE world congress on computational intelligenceWORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padoue, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Text Clusterisation to characterize Adverse Drug Reactions from hospitalization reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou-Daniel Drici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2022 - 4th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corfu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples inputs neural nets for Medicare fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPHI.A SUMMIT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-efficient Federated Learning through Clustering optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Tosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A. Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Biot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Regularization in Deep Learning Models on Testbed Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Armando Mejía Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John García Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARLA2020 - Latin America High Performance Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cuenca, Ecuador. pp.178-192, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68035-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiagnoseNET: Automatic Framework to Scale Neural Networks on Heterogeneous Systems Applied to Medical Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICITCS 2020 - 8th International Conference on IT Convergence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nha Trang / Virtual, Vietnam. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-9354-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised learning for Human Action Recognition from multiple Kinects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Dartigues-Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDMS 2020 - 7th Big Data Management and Service in DASFAA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask Aspect_Based Sentiment Analysis with Integrated Bidirectional LSTM & CNN Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Ti Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFNDS 2020 - 4th International Conference on Future Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, St.Petersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3440749.3442656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Identification of Adverse Drug Reaction Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Pighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University of Posts and Telecommunications, Sep 2019, Beijing, France. pp.149-153, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3364908.3365295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition using Neural Networks for Clinical Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Pighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP Challenges for Detecting Medication and Adverse Drug Events from Electronic Health Records (MADE1.0)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Massachusetts Lowell, Worcester, Amherst, May 2018, Massachusetts, United States. pp.7--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability Analysis of Mini-Cluster Jetson TX2 for Training DNN Applied to Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVIDIA GTC Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Processing for Unsupervised Patient Phenotype Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATIN AMERICA HIGH PERFORMANCE COMPUTING CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bucaramanga, Colombia. pp.3--17, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16205-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delta-oriented Approach to Support the Safe Reuse of Black-box Code Rewriters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Software Reuse (ICSR'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new urban segregation-growth coupled model using a belief-desire-intention possibilistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meili Vanegas-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.340 - 347, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Software Product Line for Machine Learning Workflows: Focus on Supporting Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Models and Evolution co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MODELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human action recognition based on 3D skeleton part-based pose estimation and temporal multi-resolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aly Halim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Dartigues-Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP´2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Transmission Control Rules Compliant with Existing Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Communication Networks (SECURECOMM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28865-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition Challenges for Sensor Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modularity (MODULARITY 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Fort Collins, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735386.2735927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Data Visualisation: A Composition-Based Approach to Support Domain Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications (ECMFA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.101-116, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model Rating Prediction with Linked Open Data for Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ariza-Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucía Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWebEval 2014 at ESWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Anissaras, Crête, Greece. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client-Side Hybrid Rating Prediction for Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on User Modeling, Adaptation, and Personalization (UMAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark. pp.369-380, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08786-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative version of HTTPS to provide non-repudiation security property (A flexible component-based approach for secured transactions in a mobile environment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stassia Resondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Wireless Communications and Mobile Computing Conference (IWCMC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Nicosie, Cyprus. pp.536-541, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2014.6906413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture to Support the Collection of Big Data in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ubiquitous Mobile cloud (co-located with SERVICES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERVICES.2014.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing and Combining UI, Task and Software Component Models to Compose New Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCS HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://hci2014.bcs.org/, Sep 2014, Southport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Mobile Mashups with SCCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE/IFIP International Symposium on Trusted Computing and Communications (TrustCom'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.180-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UI Modeling as Ontology for Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Software Engineering and Data Engineering 2012 (SEDE-2012) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Los Angeles, United States. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing User Interface across Devices with Different Design Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kalawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Da Nang, Vietnam. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE.2012.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Conflict Management in User Interface Composition Driven by Business Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Human-Centered Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.233-250, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34347-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated Component-Based Description for Application Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2012, The Seventh International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbonne, Portugal. pp.506-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Computing, Sécurité et Dissimulation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SARSSI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations interferences detection and resolution with graph-transformation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference onSciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symmetric Compositional Approach for Adaptive Ubiquitous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Dec 2012, Pharos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded Aspects of Assembly for ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT), 2012 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. pp.128 - 138, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Composition of Independent Adaptations including Interferences Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and UI Composition Using a Component-Based Description and Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Izmir, Turkey. pp.204-207, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2012.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MergeIA: A Service for Dynamic Merging of Interfering Adaptations in Ubiquitous System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud computing, security and data concealment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.424 - 431, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2011.5983874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for trust assessment of sensor data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint IFIP Wireless and Mobile Networking Conference (WMNC), 2011 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations for Assistive Platforms in Ambient Computing for Disabled People - Wheelchair in an Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Meskawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Smart Homes and Health Telematics, ICOST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.246-250, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple time-aware and social-aware user similarity for a KNN-based recommender system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Challenge on Context-Aware Movie Recommendation (CAMRa 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Chicago, United States. pp.36-38 </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2096112.2096119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach to Security Protocol Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nobelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshops of International Conference on Advanced Information Networking and Applications (WAINA), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Singapour, Singapore. pp.279 - 284, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2011.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Monitoring Applications: What about Data Quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodríguez Claudia C. Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Ambient Information Systems Workshop 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoCompo: An Ontology-based Interactive System to Compose Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2011, the 7th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp. 322-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations for Assistive Platforms in Ambient Computing for Disabled People - Wheelchair in an Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Meskawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A security-property-based approach for lowering power consumption of secure mobile Web access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.967 - 973, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic mechanism for solving Interfering Adaptations in Ubiquitous Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNAM: 1st International Workshop on Dynamicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the functional composition drives the user interfaces composition: process and formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM SIGCHI symposium on Engineering interactive computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Pise, Italy. pp.207-216, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1996461.1996522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoCompo: A Tool to Enhance Application Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbone, Portugal. pp.588-591, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UI Modeling as Ontology for Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Engineering and Data Engineering 2010 (SEDE-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Behavioral Decomposition for Context-awareness and Continuity of Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in Model Driven Composition of User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS) / Held as part of International Federated Conference on Distributed Computing Techniques (DisCoTec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.98-111, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13645-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Composition Driven by UI Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IFIP WG 13.2 International Conference on Human-Centred Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reykjavik, Iceland. pp.198-205, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16488-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Authorization in Interaction Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models at Runtime: Service for Device Composition and Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop Models@run.time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society; ACM, Oct 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-sensitive authorization for asynchronous communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference for Internet Technology and Secured Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Adaptative Systems based on Horizontal Architecture for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Technology, Applications and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Composition based on Natural Language Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Claudiu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Service Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Sep 2009, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ingénierie Dirigée par les Modèles au coeur d'un Framework d'aide à la composition d'interfaces utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée sur l'Ingénierie Dirigée par les Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture Definition Using Composition of Business-Driven Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Evolution(MODSE'09), MODELS'09 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Model Evolution Using the CCBM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Kniessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Model Based Development for Computer Based Systems - "Partitioning, Integration and Versioning of Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Belfast, Ireland. pp.453-462, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2008.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Orchestration Evolution : A Merge Process For Behavioral Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Software Architecture(ECSA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paphos, Cyprus. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLCA, composite services for ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on Mobile Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Yilan, Taiwan. pp.1, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1506270.1506284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Model for Monitoring Software Adaptation Safety and its Concretisation as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Models@runtime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLCA, Composite Services for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mobile Technology, Applications and Systems (Mobility'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Taiwan, Taiwan. pp.8, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1506270.1506284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Verification of an UML/OCL Model with USE and B: Case Study and Lessons Learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Software Testing Verification and Validation Workshop (ICSTW'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW.2008.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Service Composition: Mashups Driven Orchestration Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Itelligent Agents, Web Technologies and Internet Commerce (IAWTIC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vienna, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptation of event-driven component-oriented Middleware using Aspects of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Middleware for Pervasive and Ad-Hoc Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2007, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Contextual Discovery of Web Services for Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context Modeling and Management for Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Oct 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-context unified knowledge representation for autonomic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International and Interdisciplinary Conference, CONTEXT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark. pp.150-163, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74255-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the execution context on Grid job performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context-Awareness and Mobility in Grid Computing (WCAMG'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rio de Janeiro, Brazil. pp.713--718, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2007.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Context Knowledge-based Solution for Autonomic Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference ATC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hong Kong, China. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73547-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Domain-Specific Models Collaborate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th OOPSLA Workshop on Domain-Specific Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Bandwidth Anomalies in Cluster and Grid Data Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 IFIP International Conference on Network and Parallel Computing Workshops (NPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dalian, China. pp.442-448, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NPC.2007.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of meta-data transfer and storage in clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo V. Kassick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael B. Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLCAR 2007 : Latinoamericana Conference of High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Santa Marta, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Adaptation for Ubiquitous Computing Systems using Components and Aspect of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wcomp: a Multi-Design Approach for Prototyping Applications using Heterogeneous Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Workshop on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Jun 2006, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation dynamique de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Loghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Miron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Francophone Conference On Software Deployment and (Re)Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Grenoble, France. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive Clustering of medical reports to characterise Adverse Drug Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou-Daniel Drici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn 2023 workshop : Challenging problems in Statistical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Text Clusterisation to characterize Adverse Drug Reactions from hospitalization reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou Daniel Drici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PharML workshop, ECML PKDD 2022 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Adverse Drug Event related document detection with Bert-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to Support Scalable Software Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM-TP-17 - 8th International Summer School on Domain-Specific Modeling Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-energy consuming and user-centric security management architecture adapted to mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Resondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP/IEEE International Symposium on Integrated Network Management (IM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. , pp.722 - 725, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INM.2011.5990665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A middleware for securing mobile mashups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th international conference companion on World wide web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hyderabad, India. , pp.9-10 </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1963192.1963198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dynamics adaptations using Cascaded Aspect of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangalore, France. 2010, 9th Workshop on Adaptive and Reflective Middleware</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect of Assembly: From Theory to Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Aspect-Oriented Software Development IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7271, , 2012, Transactions on Aspect-Oriented Software Development IX, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35551-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp, Middleware for Ubiquitous Computing and System Focused Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-1-84821-437-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp, a Middleware for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, 978-853-307-409-2. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/14755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.090016.003.S.P.2007.000.31235. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Container WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.260021.000.S.P.2012.000.10600. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.260019.000.S.C.2012.000.10600. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSEDUITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.120009.000.S.P.2011.000.00000. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 2.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chungue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.090016.002.S.P.2007.000.10600. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Security Mechanism for Mobile Cloud Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnoRand: A Semi Supervised Deep Learning Anomaly Detection Method by Random Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples inputs neural nets for Medicare fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to reduce complexity and maintain coherence between Access Control and Transmission Control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JavaPod : une plate-forme à composants adaptable et extensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3850, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Application Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bellissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ben Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3119, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONKER : un modèle de répartition pour processus communicants. Application à OCCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Grenoble - INPG, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Riveill </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésEnseignement : Polytech'Nice SophiaRecherche : Laboratoire CNRS-UniCA I3S, équipe Inria MAASAI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6726-6637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033194297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Deep Neural Networks via Knowledge Distillation for Efficient and Sustainable Medical Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Armando Mejia-Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson García Henao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista UIS Ingenierías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (1), pp.49-70. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18273/revuin.v25n1-2026005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency in the classification of chest X-ray images through generative parallelization of the Neural Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Mejía Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson García Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandéz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACI Avances en Ciencias e Ingenierías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18272/aci.v17i1.3707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multitask aspect-based sentiment analysis model using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Thi Hoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAES International Journal of Artificial Intelligence (IJ-AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijai.v11.i2.pp516-524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delta‐oriented approach to support the safe reuse of black‐box code rewriters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (8), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.2208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted Integration of Wireless Sensor Networks into Herd Control Monitoring Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.2013100101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Cross-Roads between Human-Computer Interaction and Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Calvary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Security Properties-Centric Communication Protocols using a Component-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobelis N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudaoud K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delettre C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jdst.2012010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low response time context awareness through extensible parameter adaptation with ORCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (7), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-012-0307-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Mechanism based on Service-Context Distance for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Iulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.53-60. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2012.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling Functional and Interactive Parts of Systems for Composition Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Methods in Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Computational Methods in Sciences and Engineering - Volume 11, issue s1, 11 (s1), pp.103--113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of Assembly and Cascaded Aspects of Assembly: Logical and Temporal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation de modèles par transformations indempotentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues des Sciences et Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (5), pp.73-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language based On-demand Service Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Claudiu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.871-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Authorization in Highly Dynamic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp middleware for ubiquitous computing: Aspects and composite event-based Web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3-4), pp.197-214. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Adaptation based on Service-Context Adequacy Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 189, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour l'adaptation de Systèmes d'Information Interactifs Orientés Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.93--118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage d'aspects pour la composition dynamique de composants embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2-3), pp.89--111. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.12.2-3.89-111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-Specific Long Text Classification from Sparse Relevant Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia D’cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bereder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2024 - 27th european conference on artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.4003 - 4010, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA240967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machinery Anomaly Detection using artificial neural networks and signature feature extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gold Coast, Australia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Inputs Neural Networks for Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLCR 2022 - The 2022 International Conference on Machine Learning, Control, and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Min Huang, Northeastern University, China; Lipo Wang, Nanyang Technological University, Singapore, Oct 2022, Suzhou, China. pp.8-13, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLCR57210.2022.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoregressive based Drift Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padua, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect-Based Sentiment Analysis with Deep Learning: A Multidomain and Multitask Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Thi Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2022 - The First International Conference on Intelligence of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hanoi, Vietnam. pp.134-145, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-encoder Based Medicare Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2022 - 4th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoregressive based Drift Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou A Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WCCI 2022 - IEEE world congress on computational intelligenceWORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padoue, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Text Clusterisation to characterize Adverse Drug Reactions from hospitalization reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou-Daniel Drici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI 2022 - 4th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corfu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples inputs neural nets for Medicare fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPHI.A SUMMIT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-efficient Federated Learning through Clustering optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Tosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A. Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Biot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Regularization in Deep Learning Models on Testbed Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Armando Mejía Cajicá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John García Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARLA2020 - Latin America High Performance Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cuenca, Ecuador. pp.178-192, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68035-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiagnoseNET: Automatic Framework to Scale Neural Networks on Heterogeneous Systems Applied to Medical Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICITCS 2020 - 8th International Conference on IT Convergence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nha Trang / Virtual, Vietnam. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-9354-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised learning for Human Action Recognition from multiple Kinects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Dartigues-Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDMS 2020 - 7th Big Data Management and Service in DASFAA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask Aspect_Based Sentiment Analysis with Integrated Bidirectional LSTM & CNN Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Thanh Ti Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFNDS 2020 - 4th International Conference on Future Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, St.Petersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3440749.3442656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Identification of Adverse Drug Reaction Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Pighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University of Posts and Telecommunications, Sep 2019, Beijing, France. pp.149-153, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3364908.3365295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition using Neural Networks for Clinical Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Pighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP Challenges for Detecting Medication and Adverse Drug Events from Electronic Health Records (MADE1.0)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Massachusetts Lowell, Worcester, Amherst, May 2018, Massachusetts, United States. pp.7--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability Analysis of Mini-Cluster Jetson TX2 for Training DNN Applied to Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVIDIA GTC Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Processing for Unsupervised Patient Phenotype Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATIN AMERICA HIGH PERFORMANCE COMPUTING CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bucaramanga, Colombia. pp.3--17, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16205-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delta-oriented Approach to Support the Safe Reuse of Black-box Code Rewriters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Software Reuse (ICSR'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new urban segregation-growth coupled model using a belief-desire-intention possibilistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meili Vanegas-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.340 - 347, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Software Product Line for Machine Learning Workflows: Focus on Supporting Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Models and Evolution co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MODELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human action recognition based on 3D skeleton part-based pose estimation and temporal multi-resolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aly Halim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Dartigues-Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP´2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Transmission Control Rules Compliant with Existing Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Communication Networks (SECURECOMM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28865-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition Challenges for Sensor Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modularity (MODULARITY 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Fort Collins, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735386.2735927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Data Visualisation: A Composition-Based Approach to Support Domain Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications (ECMFA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.101-116, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model Rating Prediction with Linked Open Data for Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ariza-Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lucía Jiménez-Guarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWebEval 2014 at ESWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Anissaras, Crête, Greece. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client-Side Hybrid Rating Prediction for Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on User Modeling, Adaptation, and Personalization (UMAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark. pp.369-380, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08786-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative version of HTTPS to provide non-repudiation security property (A flexible component-based approach for secured transactions in a mobile environment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stassia Resondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Wireless Communications and Mobile Computing Conference (IWCMC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Nicosie, Cyprus. pp.536-541, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2014.6906413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture to Support the Collection of Big Data in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ubiquitous Mobile cloud (co-located with SERVICES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERVICES.2014.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing and Combining UI, Task and Software Component Models to Compose New Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCS HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://hci2014.bcs.org/, Sep 2014, Southport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Mobile Mashups with SCCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE/IFIP International Symposium on Trusted Computing and Communications (TrustCom'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.180-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UI Modeling as Ontology for Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Software Engineering and Data Engineering 2012 (SEDE-2012) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Los Angeles, United States. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing User Interface across Devices with Different Design Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kalawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Da Nang, Vietnam. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE.2012.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Conflict Management in User Interface Composition Driven by Business Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Human-Centered Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.233-250, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34347-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated Component-Based Description for Application Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2012, The Seventh International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbonne, Portugal. pp.506-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations interferences detection and resolution with graph-transformation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference onSciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Computing, Sécurité et Dissimulation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SARSSI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symmetric Compositional Approach for Adaptive Ubiquitous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Dec 2012, Pharos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded Aspects of Assembly for ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT), 2012 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. pp.128 - 138, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and UI Composition Using a Component-Based Description and Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Izmir, Turkey. pp.204-207, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2012.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Composition of Independent Adaptations including Interferences Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud computing, security and data concealment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.424 - 431, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2011.5983874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MergeIA: A Service for Dynamic Merging of Interfering Adaptations in Ubiquitous System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for trust assessment of sensor data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint IFIP Wireless and Mobile Networking Conference (WMNC), 2011 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations for Assistive Platforms in Ambient Computing for Disabled People - Wheelchair in an Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Meskawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Smart Homes and Health Telematics, ICOST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.246-250, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple time-aware and social-aware user similarity for a KNN-based recommender system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Challenge on Context-Aware Movie Recommendation (CAMRa 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Chicago, United States. pp.36-38 </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2096112.2096119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach to Security Protocol Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nobelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshops of International Conference on Advanced Information Networking and Applications (WAINA), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Singapour, Singapore. pp.279 - 284, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2011.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Monitoring Applications: What about Data Quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodríguez Claudia C. Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Ambient Information Systems Workshop 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A security-property-based approach for lowering power consumption of secure mobile Web access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.967 - 973, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations for Assistive Platforms in Ambient Computing for Disabled People - Wheelchair in an Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Mougharbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Meskawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoCompo: An Ontology-based Interactive System to Compose Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2011, the 7th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp. 322-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic mechanism for solving Interfering Adaptations in Ubiquitous Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNAM: 1st International Workshop on Dynamicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the functional composition drives the user interfaces composition: process and formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM SIGCHI symposium on Engineering interactive computing systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Pise, Italy. pp.207-216, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1996461.1996522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoCompo: A Tool to Enhance Application Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbone, Portugal. pp.588-591, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UI Modeling as Ontology for Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Engineering and Data Engineering 2010 (SEDE-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Behavioral Decomposition for Context-awareness and Continuity of Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in Model Driven Composition of User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS) / Held as part of International Federated Conference on Distributed Computing Techniques (DisCoTec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.98-111, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13645-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Composition Driven by UI Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IFIP WG 13.2 International Conference on Human-Centred Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reykjavik, Iceland. pp.198-205, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16488-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Authorization in Interaction Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models at Runtime: Service for Device Composition and Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop Models@run.time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society; ACM, Oct 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-sensitive authorization for asynchronous communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference for Internet Technology and Secured Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Adaptative Systems based on Horizontal Architecture for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Technology, Applications and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Composition based on Natural Language Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Claudiu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Service Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Sep 2009, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ingénierie Dirigée par les Modèles au coeur d'un Framework d'aide à la composition d'interfaces utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée sur l'Ingénierie Dirigée par les Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture Definition Using Composition of Business-Driven Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Evolution(MODSE'09), MODELS'09 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Model Evolution Using the CCBM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Kniessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Model Based Development for Computer Based Systems - "Partitioning, Integration and Versioning of Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Belfast, Ireland. pp.453-462, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECBS.2008.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Orchestration Evolution : A Merge Process For Behavioral Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Software Architecture(ECSA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paphos, Cyprus. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLCA, composite services for ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on Mobile Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Yilan, Taiwan. pp.1, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1506270.1506284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Model for Monitoring Software Adaptation Safety and its Concretisation as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Models@runtime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLCA, Composite Services for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mobile Technology, Applications and Systems (Mobility'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Taiwan, Taiwan. pp.8, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1506270.1506284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Service Composition: Mashups Driven Orchestration Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Itelligent Agents, Web Technologies and Internet Commerce (IAWTIC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vienna, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Verification of an UML/OCL Model with USE and B: Case Study and Lessons Learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Software Testing Verification and Validation Workshop (ICSTW'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW.2008.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Contextual Discovery of Web Services for Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context Modeling and Management for Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Oct 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptation of event-driven component-oriented Middleware using Aspects of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Middleware for Pervasive and Ad-Hoc Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2007, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-context unified knowledge representation for autonomic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International and Interdisciplinary Conference, CONTEXT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark. pp.150-163, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74255-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the execution context on Grid job performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context-Awareness and Mobility in Grid Computing (WCAMG'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rio de Janeiro, Brazil. pp.713--718, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2007.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Context Knowledge-based Solution for Autonomic Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference ATC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hong Kong, China. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73547-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Domain-Specific Models Collaborate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Casile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th OOPSLA Workshop on Domain-Specific Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Bandwidth Anomalies in Cluster and Grid Data Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 IFIP International Conference on Network and Parallel Computing Workshops (NPC07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dalian, China. pp.442-448, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NPC.2007.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of meta-data transfer and storage in clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo V. Kassick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael B. Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLCAR 2007 : Latinoamericana Conference of High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Santa Marta, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Adaptation for Ubiquitous Computing Systems using Components and Aspect of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wcomp: a Multi-Design Approach for Prototyping Applications using Heterogeneous Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Workshop on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Jun 2006, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation dynamique de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Loghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Miron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Francophone Conference On Software Deployment and (Re)Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Grenoble, France. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive Clustering of medical reports to characterise Adverse Drug Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou-Daniel Drici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn 2023 workshop : Challenging problems in Statistical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Text Clusterisation to characterize Adverse Drug Reactions from hospitalization reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milou Daniel Drici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PharML workshop, ECML PKDD 2022 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Adverse Drug Event related document detection with Bert-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuchun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to Support Scalable Software Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM-TP-17 - 8th International Summer School on Domain-Specific Modeling Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-energy consuming and user-centric security management architecture adapted to mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Resondry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP/IEEE International Symposium on Integrated Network Management (IM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. , pp.722 - 725, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INM.2011.5990665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A middleware for securing mobile mashups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th international conference companion on World wide web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hyderabad, India. , pp.9-10 </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1963192.1963198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dynamics adaptations using Cascaded Aspect of Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangalore, France. 2010, 9th Workshop on Adaptive and Reflective Middleware</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect of Assembly: From Theory to Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Aspect-Oriented Software Development IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7271, , 2012, Transactions on Aspect-Oriented Software Development IX, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35551-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp, Middleware for Ubiquitous Computing and System Focused Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-1-84821-437-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WComp, a Middleware for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, 978-853-307-409-2. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/14755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.090016.003.S.P.2007.000.31235. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Container WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.260021.000.S.P.2012.000.10600. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.260019.000.S.C.2012.000.10600. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 2.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chungue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.090016.002.S.P.2007.000.10600. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSEDUITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.120009.000.S.P.2011.000.00000. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SharpWComp 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Security Mechanism for Mobile Cloud Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cremene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnoRand: A Semi Supervised Deep Learning Anomaly Detection Method by Random Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples inputs neural nets for Medicare fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Zoubeirou a Mayaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to reduce complexity and maintain coherence between Access Control and Transmission Control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JavaPod : une plate-forme à composants adaptable et extensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3850, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Application Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bellissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ben Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3119, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONKER : un modèle de répartition pour processus communicants. Application à OCCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Grenoble - INPG, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A37F95E6"/>
+    <w:nsid w:val="9BB46FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-riveill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6726-6637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033194297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05582902v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Mejia-Cajic&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18273/revuin.v25n1-2026005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernand&#233;z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18272/aci.v17i1.3707" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Uyen Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Thi Hoan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoai Dang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v11.i2.pp516-524" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2013100101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Occello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobelis N." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudaoud K." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delettre C." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2012010101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0307-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/216DBD5B6791BB5B45F3A30A96A5707CD1B946D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cremene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rarau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iulian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2012.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0081-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJRTG713-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.2-3.89-111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#8217;cruz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240967" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou A Mayaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191814" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892066" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607722v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou a Mayaki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLCR57210.2022.00011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844120v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Thi Hoang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15063-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchun Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou-Daniel Drici" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03479640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miralles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tosic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68035-0_13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Garc&#237;a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9354-3_1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Ti Hoang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3440749.3442656" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498173v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Florez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pighetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3364908.3365295" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson John Anderson Garcia Henao Garcia Henao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16205-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484111v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aly Halim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532918" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28865-9_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2735927" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Moreno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ariza-Porras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Luc&#237;a Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Castro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_26" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_33" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stassia Resondry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kamel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2014.6906413" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2014.83" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Batard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342166v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalawa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE.2012.32" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6_14" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343609v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delettre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342198v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fathallah Ben Abdenneji" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481886" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481901" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330495v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.44" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342251v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5983874" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gentile" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097260" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hassan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Meskawi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_35" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F0M0BG0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342285v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2096112.2096119" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nobelis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaoud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delettre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2011.34" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342262v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Claudia C. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302337v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344113v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pita" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982532" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725092v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caramel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996522" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_89" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302953v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556413v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307121v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Joffroy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302948v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16488-0_17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481752v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476882v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481783v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481765v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497330v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery-Pinna" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359946v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Kniessel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2008.10" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389642v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1506270.1506284" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497328v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360510v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.53" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481793v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481792v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bussi&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359127v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74255-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359129v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73547-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497319v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Casile" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359293v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NPC.2007.127" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697472v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Hermann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo V. Kassick" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B. &#193;vila" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481788v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481796v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Loghin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Miron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282263v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794158v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Daniel Drici" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519982v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342254v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Resondry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2011.5990665" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1963192.1963198" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564599v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35551-6_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330474v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330477v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14755" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353235v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353237v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353244v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weibel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chungue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341995v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343619v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Popa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116457v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500411v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317109v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072806v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruneton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073571v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bellissard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Atallah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010614v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-riveill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6726-6637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033194297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05582902v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Mejia-Cajic&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18273/revuin.v25n1-2026005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernand&#233;z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18272/aci.v17i1.3707" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Uyen Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Thi Hoan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoai Dang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijai.v11.i2.pp516-524" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2013100101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Occello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobelis N." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudaoud K." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delettre C." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2012010101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0307-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/216DBD5B6791BB5B45F3A30A96A5707CD1B946D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cremene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rarau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iulian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2012.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0081-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJRTG713-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.2-3.89-111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#8217;cruz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240967" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou A Mayaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191814" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607722v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Zoubeirou a Mayaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLCR57210.2022.00011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892066" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844120v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Thi Hoang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15063-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchun Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou-Daniel Drici" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03479640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miralles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tosic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Mej&#237;a Cajic&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Garc&#237;a Henao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68035-0_13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Garc&#237;a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9354-3_1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Ti Hoang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3440749.3442656" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498173v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Florez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pighetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3364908.3365295" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson John Anderson Garcia Henao Garcia Henao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16205-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484111v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aly Halim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532918" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28865-9_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2735927" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Moreno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ariza-Porras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Luc&#237;a Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Castro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_26" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_33" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stassia Resondry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kamel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2014.6906413" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2014.83" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Batard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342166v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalawa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE.2012.32" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6_14" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342198v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fathallah Ben Abdenneji" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481886" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delettre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481901" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302040v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.44" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342251v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5983874" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330497v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gentile" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097260" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hassan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Meskawi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_35" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F0M0BG0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342285v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2096112.2096119" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nobelis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaoud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delettre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2011.34" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342262v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Claudia C. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342226v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pita" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982532" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344113v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302337v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725092v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caramel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996522" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_89" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302953v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556413v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307121v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Joffroy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302948v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16488-0_17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481752v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476882v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481783v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481765v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497330v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery-Pinna" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359946v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Kniessel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2008.10" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389642v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1506270.1506284" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497328v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.53" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481792v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bussi&#232;re" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481793v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359127v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74255-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359129v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73547-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497319v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Casile" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359293v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NPC.2007.127" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697472v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Hermann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo V. Kassick" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B. &#193;vila" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481788v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481796v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Loghin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Miron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282263v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794158v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Daniel Drici" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519982v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342254v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Resondry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2011.5990665" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1963192.1963198" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564599v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35551-6_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330474v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330477v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14755" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353235v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353237v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353244v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weibel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chungue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341995v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343619v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Popa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116457v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500411v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317109v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072806v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruneton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073571v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bellissard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Atallah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010614v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>