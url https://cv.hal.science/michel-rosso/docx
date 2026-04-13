--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Solid Electrolyte Interphase Formation on Si Nanoparticles through Radiolysis: Importance of the Presence of an Additive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithiation of pure and methylated amorphous silicon: Monitoring by operando optical microscopy and ex situ atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandra S. Bongu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frederic Martin</w:t>
+                <w:t xml:space="preserve">Thuy-Doan-Trang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianthi Panagopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Min Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b07179⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 302, pp.249-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02389071v1</w:t>
+                <w:t xml:space="preserve">hal-02380443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithiation of pure and methylated amorphous silicon: Monitoring by operando optical microscopy and ex situ atomic force microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Feng</w:t>
+                <w:t xml:space="preserve">Artificial Solid Electrolyte Interphase Formation on Si Nanoparticles through Radiolysis: Importance of the Presence of an Additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandra S. Bongu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Surble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Alper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy-Doan-Trang Ngo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bon Min Koo</w:t>
+                <w:t xml:space="preserve">Jean-Frederic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 302, pp.249-258. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (47), pp.28550-28560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b07179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380443v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02389071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithiation Mechanism of Methylated Amorphous Silicon Unveiled by Operando ATR-FTIR Spectroscopy</w:t>
               </w:r>
@@ -1889,51 +1889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100772v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bruant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tram Phung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106421" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Min Koo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta &#346;wiatowska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c08203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Yuan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichu Fu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soulmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Cheriet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Panagopoulou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair C.H. Rowe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139655" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra S. Bongu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Doan-Trang Ngo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chazalviel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maroun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201702568" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Touahir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Cheriet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henry-De-Villeneuve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.04.089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RKZLB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.47.3081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kolb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.47.3081" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sapoval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gouyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004604014900" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morigaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0197500360110113100" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ozanam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100772v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bruant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tram Phung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106421" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Min Koo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta &#346;wiatowska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c08203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Yuan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichu Fu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soulmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Cheriet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Panagopoulou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair C.H. Rowe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139655" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Doan-Trang Ngo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra S. Bongu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07179" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chazalviel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maroun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201702568" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Touahir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Cheriet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henry-De-Villeneuve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.04.089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RKZLB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.47.3081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kolb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.47.3081" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sapoval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gouyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004604014900" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morigaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0197500360110113100" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ozanam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>