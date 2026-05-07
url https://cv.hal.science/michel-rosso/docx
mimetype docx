--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -66,1516 +66,1650 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress dependence of the chemical potential of lithium in a silicon electrode</w:t>
+                <w:t xml:space="preserve">Boron-doping improving the long-term stability of methylated amorphous silicon electrodes for lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Tuan Le</w:t>
+                <w:t xml:space="preserve">N T Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bruant</w:t>
+                <w:t xml:space="preserve">Y Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Tram Phung</w:t>
+                <w:t xml:space="preserve">Anne Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Ozanam</w:t>
+                <w:t xml:space="preserve">C Henry de Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rosso</w:t>
+                <w:t xml:space="preserve">M Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 570, pp.148893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2026.148893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100772v2</w:t>
+                <w:t xml:space="preserve">hal-05611787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToF-SIMS Li Depth Profiling of Pure and Methylated Amorphous Silicon Electrodes After Their Partial Lithiation</w:t>
+                <w:t xml:space="preserve">Stress dependence of the chemical potential of lithium in a silicon electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Feng</w:t>
+                <w:t xml:space="preserve">Anh Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bon Min Koo</w:t>
+                <w:t xml:space="preserve">Xavier Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Seyeux</w:t>
+                <w:t xml:space="preserve">Ngoc Tram Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanta Światowska</w:t>
+                <w:t xml:space="preserve">Francois Ozanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Henry de Villeneuve</w:t>
+                <w:t xml:space="preserve">Michel Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (31), pp.35716-35725. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c08203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872818v1</w:t>
+                <w:t xml:space="preserve">hal-05100772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Fe‐BDC Metal Organic Frameworks onto functionalized Si (111) surfaces</w:t>
+                <w:t xml:space="preserve">ToF-SIMS Li Depth Profiling of Pure and Methylated Amorphous Silicon Electrodes After Their Partial Lithiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongye Yuan</w:t>
+                <w:t xml:space="preserve">Yue Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weichu Fu</w:t>
+                <w:t xml:space="preserve">Bon Min Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Soulmi</w:t>
+                <w:t xml:space="preserve">Antoine Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Serre</w:t>
+                <w:t xml:space="preserve">Jolanta Światowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Steunou</w:t>
+                <w:t xml:space="preserve">Catherine Henry de Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (31), pp.35716-35725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asia.202200129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c08203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653533v1</w:t>
+                <w:t xml:space="preserve">hal-03872818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling homogeneity of the first lithiation in methylated amorphous silicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of Fe‐BDC Metal Organic Frameworks onto functionalized Si (111) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Cheriet</w:t>
+                <w:t xml:space="preserve">Hongye Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianthi Panagopoulou</w:t>
+                <w:t xml:space="preserve">Weichu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Aureau</w:t>
+                <w:t xml:space="preserve">Nadia Soulmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alistair C.H. Rowe</w:t>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139655⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.202200129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871341v1</w:t>
+                <w:t xml:space="preserve">hal-03653533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithiation of pure and methylated amorphous silicon: Monitoring by operando optical microscopy and ex situ atomic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Controlling homogeneity of the first lithiation in methylated amorphous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianthi Panagopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bon Min Koo</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair C.H. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 302, pp.249-258. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.02.016⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 403, pp.139655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380443v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Solid Electrolyte Interphase Formation on Si Nanoparticles through Radiolysis: Importance of the Presence of an Additive</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+                <w:t xml:space="preserve">Lithiation of pure and methylated amorphous silicon: Monitoring by operando optical microscopy and ex situ atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frederic Martin</w:t>
+                <w:t xml:space="preserve">Thuy-Doan-Trang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianthi Panagopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Min Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (47), pp.28550-28560. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 302, pp.249-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b07179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02389071v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithiation Mechanism of Methylated Amorphous Silicon Unveiled by Operando ATR-FTIR Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial Solid Electrolyte Interphase Formation on Si Nanoparticles through Radiolysis: Importance of the Presence of an Additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
+                <w:t xml:space="preserve">Chandra S. Bongu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Chazalviel</w:t>
+                <w:t xml:space="preserve">Suzy Surble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Maroun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Rosso</w:t>
+                <w:t xml:space="preserve">John Alper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201702568⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (47), pp.28550-28560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b07179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324947v1</w:t>
+                <w:t xml:space="preserve">cea-02389071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylated silicon : A longer cycle-life material for Li-ion batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Lithiation Mechanism of Methylated Amorphous Silicon Unveiled by Operando ATR-FTIR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Min Koo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Henry-De-Villeneuve</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.04.089⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (13), pp.1702568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201702568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03452225v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop Structure of Percolation Hulls</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methylated silicon : A longer cycle-life material for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Touahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Henry-De-Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.47.3081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 240, pp.551-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.04.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145515v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop structure of percolation hull's</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Loop Structure of Percolation Hulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 47 (5), pp.3081-3086. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreve.47.3081⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 47, pp.3081-3086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.47.3081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006093v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fractal nature of a diffusion front and the relation to percolation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Loop structure of percolation hull's</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rosso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyslet:01985004604014900⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 47 (5), pp.3081-3086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.47.3081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00232493v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The fractal nature of a diffusion front and the relation to percolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sapoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 46 (4), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyslet:01985004604014900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00232493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electron spin resonance study of interacting donor clusters in phosphorus-doped silicon at 100 GHz and low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Morigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1975, 36 (11), pp.1131-1136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphys:0197500360110113100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00208358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1585,164 +1719,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeBDC MOF thin layer for the passivation of silicon anodes for Lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weichu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Soulmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ozanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Henry de Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1889,51 +2023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100772v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bruant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tram Phung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106421" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Min Koo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta &#346;wiatowska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c08203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Yuan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichu Fu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soulmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Cheriet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Panagopoulou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair C.H. Rowe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139655" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Doan-Trang Ngo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra S. Bongu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07179" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chazalviel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maroun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201702568" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Touahir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Cheriet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henry-De-Villeneuve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.04.089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RKZLB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.47.3081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kolb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.47.3081" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sapoval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gouyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004604014900" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morigaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0197500360110113100" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ozanam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N T Phung" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Feng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148893" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100772v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bruant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tram Phung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rosso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106421" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Feng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Min Koo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta &#346;wiatowska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c08203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Yuan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichu Fu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soulmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200129" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Cheriet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Panagopoulou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair C.H. Rowe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139655" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Doan-Trang Ngo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra S. Bongu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alper" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chazalviel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maroun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201702568" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Touahir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Cheriet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henry-De-Villeneuve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.04.089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RKZLB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.47.3081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kolb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.47.3081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sapoval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gouyet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01985004604014900" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morigaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0197500360110113100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ozanam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>