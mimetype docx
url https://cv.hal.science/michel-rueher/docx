--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2080,321 +2080,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00520281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPBVP: A Constraint-Programming Framework for Bounded Program Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Collavizza</w:t>
+                <w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal van Hentenryck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.327-341</w:t>
+              <w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297007v1</w:t>
+                <w:t xml:space="preserve">inria-00293749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPBPV: A Constraint-Programming Framework For Bounded Program Verification</w:t>
+                <w:t xml:space="preserve">CPBVP: A Constraint-Programming Framework for Bounded Program Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal van Hentenryck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.327-341</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099509v1</w:t>
+                <w:t xml:space="preserve">hal-00297007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Michel</w:t>
+                <w:t xml:space="preserve">CPBPV: A Constraint-Programming Framework For Bounded Program Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal van Hentenryck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.327-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00293749v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the upper bounding process in a safe Branch and Bound algorithm</w:t>
               </w:r>
@@ -3620,229 +3620,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Based BMC: A Backjumping Strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ponsini</w:t>
+                <w:t xml:space="preserve">Boosting domain filtering over floating-point numbers with safe linear approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Said Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635417v4</w:t>
+                <w:t xml:space="preserve">hal-00653659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting domain filtering over floating-point numbers with safe linear approximations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Michel</w:t>
+                <w:t xml:space="preserve">Constraint-Based BMC: A Backjumping Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Collavizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ponsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653659v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635417v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Constraint-Based BMC Strategy For Generating Counterexamples</w:t>
               </w:r>
@@ -4437,51 +4437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860681v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ponsini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0154-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344070v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benchimol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Jan van Hoeve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9119-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collavizza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Le Vinh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-012-0258-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9089-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2005.08.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903436174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-1066(98)10007-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47443-4_13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224009v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bekkouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695822" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957255v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Belaid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Devulder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gueguen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Batnini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_37" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495816v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635417v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine F&#233;d&#232;le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860681v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ponsini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0154-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344070v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benchimol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Jan van Hoeve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9119-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collavizza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Le Vinh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-012-0258-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9089-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2005.08.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903436174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-1066(98)10007-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47443-4_13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224009v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bekkouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695822" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957255v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Belaid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Devulder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gueguen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099509v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Batnini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_37" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495816v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635417v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine F&#233;d&#232;le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>