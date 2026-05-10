--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -231,287 +231,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved filtering for weighted circuit constraints</w:t>
+                <w:t xml:space="preserve">Constraint-Based BMC: A Backjumping Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Benchimol</w:t>
+                <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem-Jan van Hoeve</w:t>
+                <w:t xml:space="preserve">Nguyen Le Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ponsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Rueher</w:t>
+                <w:t xml:space="preserve">Antoine Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10601-012-9119-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10009-012-0258-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344070v1</w:t>
+                <w:t xml:space="preserve">hal-00874059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Based BMC: A Backjumping Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved filtering for weighted circuit constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benchimol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Collavizza</w:t>
+                <w:t xml:space="preserve">Willem-Jan van Hoeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Le Vinh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ponsini</w:t>
+                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (3), pp.205--233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10009-012-0258-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10601-012-9119-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874059v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capabilities of Constraint Programming in Safe Global Optimization</w:t>
               </w:r>
@@ -605,51 +605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPBPV: a constraint-programming framework for bounded program verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,51 +1282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching Critical Values for Floating-Point Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1386,51 +1386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching input values hitting suspicious Intervals in programs with floating-point operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1494,51 +1494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme incrémental dirigé par les flots et basé sur les contraintes pour l'aide à la localisation d'erreurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bekkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1589,51 +1589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LocFaults: A new flow-driven and constraint-based error localization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bekkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1693,51 +1693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche CSP pour l'aide à la localisation d'erreurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bekkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1965,64 +1965,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies Dynamiques pour la Génération de Contre-exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Le Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,429 +2080,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00520281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t>
+                <w:t xml:space="preserve">Constraint Programming and Safe Global Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.373</w:t>
+              <w:t xml:space="preserve">SCAN 2008, 3th GAMM - IMACS International Symposium on Scientific Computing, Computer Arithmetic and Verified Numerical Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, El Paso, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00293749v1</w:t>
+                <w:t xml:space="preserve">hal-00510305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPBVP: A Constraint-Programming Framework for Bounded Program Verification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capabilities of Constraint Programming in Rigorous Global Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal van Hentenryck</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.327-341</w:t>
+              <w:t xml:space="preserve">2008 International Symposium on Nonlinear Theory and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297007v1</w:t>
+                <w:t xml:space="preserve">hal-00481388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPBPV: A Constraint-Programming Framework For Bounded Program Verification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">CPBVP: A Constraint-Programming Framework for Bounded Program Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal van Hentenryck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.327-341</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099509v1</w:t>
+                <w:t xml:space="preserve">hal-00297007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the upper bounding process in a safe Branch and Bound algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Michel</w:t>
+                <w:t xml:space="preserve">CPBPV: A Constraint-Programming Framework For Bounded Program Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal van Hentenryck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.598-602</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.327-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297086v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t>
               </w:r>
@@ -2531,97 +2544,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM symposium on Applied computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Fortaleza, Ceara, Brazil. pp.134-139</w:t>
+              <w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297250v1</w:t>
+                <w:t xml:space="preserve">inria-00293749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming and Safe Global Optimization</w:t>
+                <w:t xml:space="preserve">Revisiting the upper bounding process in a safe Branch and Bound algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
@@ -2639,181 +2652,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN 2008, 3th GAMM - IMACS International Symposium on Scientific Computing, Computer Arithmetic and Verified Numerical Computations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, El Paso, TX, United States</w:t>
+              <w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.598-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510305v1</w:t>
+                <w:t xml:space="preserve">hal-00297086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capabilities of Constraint Programming in Rigorous Global Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 International Symposium on Nonlinear Theory and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Hungary</w:t>
+              <w:t xml:space="preserve">ACM symposium on Applied computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Fortaleza, Ceara, Brazil. pp.134-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481388v1</w:t>
+                <w:t xml:space="preserve">hal-00297250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des techniques de programmation par contraintes pour une implémentation rigoureuse et efficace de la réduction basée sur l'optimalité</w:t>
               </w:r>
@@ -3366,64 +3366,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Constraint-Based Dynamic Strategies For Generating Counterexamples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Le Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3512,103 +3512,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Flasher Manager Benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Le Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ponsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3714,51 +3714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-Based BMC: A Backjumping Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3766,51 +3766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ponsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3828,64 +3828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Constraint-Based BMC Strategy For Generating Counterexamples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Le Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3955,51 +3955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Verification of Loop Invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ponsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fédèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,51 +4056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between CPBPV, ESC/Java, CBMC, Blast, EUREKA and Why for Bounded Program Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collavizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,51 +4437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860681v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ponsini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0154-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344070v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benchimol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Jan van Hoeve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9119-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collavizza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Le Vinh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-012-0258-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9089-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2005.08.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903436174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-1066(98)10007-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47443-4_13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224009v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bekkouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695822" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957255v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Belaid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Devulder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gueguen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099509v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Batnini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_37" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495816v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635417v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine F&#233;d&#232;le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860681v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ponsini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-014-0154-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collavizza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Le Vinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-012-0258-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benchimol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Jan van Hoeve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9119-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9089-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2005.08.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903436174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-1066(98)10007-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47443-4_13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224009v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bekkouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695822" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957255v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Belaid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Devulder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gueguen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481388v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Batnini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_37" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495816v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635417v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine F&#233;d&#232;le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>