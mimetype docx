--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Ruquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Fonctions : Professeur des Universités - Praticien Hospitalier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Titres :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par Décrets :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseiller scientifique pour l’internat en Odontologie (Ministère de l’enseignement supérieur et de la recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-Président de la Commission scientifique de l’internat en Odontologie 2017-2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par nominations :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-doyen de la faculté d’Odontologie de Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef du département de formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la commission FSDIE social (Aix-Marseille-Université)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Adjoint au chef de Pôle (2012-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de service « Réhabilitations Orales » (Pôle d’Odontologie de la Timone)( 2020-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable local des internes en Médecine-Buccodentaire (2017-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable de l’UF Implantologie et Blocs (Pôle d’Odontologie de la Timone) (2012-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable de l’UF Prothèses (Pôle d’Odontologie de la Timone) (2017-…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la commission scientifique de l’UFR d’Odontologie de Marseille (2012-…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la Commission Pédagogique de l’UFR de Marseille (2012-…</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre des commissions des affaires médicales et de Bloc (CME, AP-HM) 2015-…</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandat électif :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre CFVU (Aix-Marseille-Université)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du CA de l’UFR d’Odontologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la CME (AP-HM) (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Trésorier du Collège National des Enseignants en Prothèses Odontologiques (2011, réélu 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Appartenance à des sociétés scientifiques:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Collège National des Enseignants en Prothèses Odontologiques (1994-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Société anthropologique de Paris (2005-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Société française de gérodontologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Baccalauréat de l’enseignement secondaire- Série C (1986)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Diplôme d’Etat de Docteur en Chirurgie-Dentaire (1992) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Certificat de Bactériologie Générale et Systématique (1993) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Certificat d’Embryologie (1994) *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Certificat d’Anthropologie et d’anatomie Spécialisée (1994) *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Maîtrise de Sciences Biologiques et Médicales (1995) *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Master 2 (Recherche) mention Anthropologie Biologique (2005) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Doctorat de l’Université de la Méditerranée, mention Anthropologie Biologique (2010) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Habilitation à diriger des recherches (2016) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : U.F.R. d’Odontologie de Marseille – Aix-Marseille-Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">**</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : U.F.R. de Médecine de Marseille - Aix-Marseille-Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Formations spécifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Attestation Universitaire de Sédation consciente au MEOPA (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Attestation Universitaire de Soins spécifiques en santé orale des personnes handicapées (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Participation à congrès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions de Recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 7268 Anthropologie Bioculturelle CNRS-EFS.-Aix Marseille Université (ex Université de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-2010 : Doctorant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2010-2012 : Chercheur associé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Depuis 2012 : Enseignant Chercheur ; Axe Anthropologie du vivant (Biométrie et modélisations, Vieillissement et patients vulnérables)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction ou Co direction de thèse d’Université : 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de thèses d’université : 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury d’HDR : 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement M2 : 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de stages de M1 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2013 :2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2014 :1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2016 :1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2017 :2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction , présidence et jury de thèse d’exercice en odontologie depuis 1999 ( environ 20 par an)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion APHM simple N° ID RCB 2011-A01481-40.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Investigateur associé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Amélioration de la qualité de vie après réhabilitation prothétique chez le patient irradié »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHRC 2013 : Etude DECAT (776984 euros)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Evaluateur régional</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone beam computed tomography analysis of the edentulous mandibular symphysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ES Journal of Dental Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jds.2020.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper aerodigestive tract cancer and oral health status before radiotherapy: A cross-sectional study of 154 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weiss-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (1), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numeric Analysis of Bone Density in the Edentulous Interforaminal Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tavitian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Mensé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prosthodontics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (6), pp.526-529. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11607/ijp.4571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of care and the oral health status of people aged 60&nbsp;years and older in France: results from the National Health and Disability Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Interventions in Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.1159-1166. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CIA.S135542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alveolar bone loss and ageing: possible association with coronary heart diseases and/or severe vascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tavitian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerodontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (3), pp.356-362. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ger.12168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal framework design for a partial removable dental prosthesis to enhance the addition of an artificial tooth or clasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (4), pp.632-633. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prosdent.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Age Using Alveolar Bone Loss: Forensic and Anthropological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (5), pp.1305-1309. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1556-4029.12827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la modélisation tridimensionnelle des reliefs occlusaux dentaires en identification médico-légale : Étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brau Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Ruquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Fonctions : Professeur des Universités - Praticien Hospitalier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Titres :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par Décrets :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseiller scientifique pour l’internat en Odontologie (Ministère de l’enseignement supérieur et de la recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-Président de la Commission scientifique de l’internat en Odontologie 2017-2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par nominations :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-doyen de la faculté d’Odontologie de Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef du département de formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la commission FSDIE social (Aix-Marseille-Université)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Adjoint au chef de Pôle (2012-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de service « Réhabilitations Orales » (Pôle d’Odontologie de la Timone)( 2020-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable local des internes en Médecine-Buccodentaire (2017-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable de l’UF Implantologie et Blocs (Pôle d’Odontologie de la Timone) (2012-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable de l’UF Prothèses (Pôle d’Odontologie de la Timone) (2017-…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la commission scientifique de l’UFR d’Odontologie de Marseille (2012-…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la Commission Pédagogique de l’UFR de Marseille (2012-…</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre des commissions des affaires médicales et de Bloc (CME, AP-HM) 2015-…</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandat électif :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre CFVU (Aix-Marseille-Université)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du CA de l’UFR d’Odontologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la CME (AP-HM) (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Trésorier du Collège National des Enseignants en Prothèses Odontologiques (2011, réélu 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Appartenance à des sociétés scientifiques:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Collège National des Enseignants en Prothèses Odontologiques (1994-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Société anthropologique de Paris (2005-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Société française de gérodontologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Baccalauréat de l’enseignement secondaire- Série C (1986)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Diplôme d’Etat de Docteur en Chirurgie-Dentaire (1992) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Certificat de Bactériologie Générale et Systématique (1993) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Certificat d’Embryologie (1994) *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Certificat d’Anthropologie et d’anatomie Spécialisée (1994) *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Maîtrise de Sciences Biologiques et Médicales (1995) *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Master 2 (Recherche) mention Anthropologie Biologique (2005) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Doctorat de l’Université de la Méditerranée, mention Anthropologie Biologique (2010) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Habilitation à diriger des recherches (2016) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : U.F.R. d’Odontologie de Marseille – Aix-Marseille-Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">**</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : U.F.R. de Médecine de Marseille - Aix-Marseille-Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Formations spécifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Attestation Universitaire de Sédation consciente au MEOPA (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Attestation Universitaire de Soins spécifiques en santé orale des personnes handicapées (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Participation à congrès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions de Recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 7268 Anthropologie Bioculturelle CNRS-EFS.-Aix Marseille Université (ex Université de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-2010 : Doctorant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2010-2012 : Chercheur associé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Depuis 2012 : Enseignant Chercheur ; Axe Anthropologie du vivant (Biométrie et modélisations, Vieillissement et patients vulnérables)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction ou Co direction de thèse d’Université : 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de thèses d’université : 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury d’HDR : 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement M2 : 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de stages de M1 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2013 :2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2014 :1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2016 :1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2017 :2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction , présidence et jury de thèse d’exercice en odontologie depuis 1999 ( environ 20 par an)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion APHM simple N° ID RCB 2011-A01481-40.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Investigateur associé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Amélioration de la qualité de vie après réhabilitation prothétique chez le patient irradié »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHRC 2013 : Etude DECAT (776984 euros)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Evaluateur régional</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone beam computed tomography analysis of the edentulous mandibular symphysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ES Journal of Dental Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jds.2020.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper aerodigestive tract cancer and oral health status before radiotherapy: A cross-sectional study of 154 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weiss-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (1), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numeric Analysis of Bone Density in the Edentulous Interforaminal Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tavitian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Mensé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prosthodontics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (6), pp.526-529. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11607/ijp.4571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of care and the oral health status of people aged 60&nbsp;years and older in France: results from the National Health and Disability Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Interventions in Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.1159-1166. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CIA.S135542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alveolar bone loss and ageing: possible association with coronary heart diseases and/or severe vascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tavitian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerodontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (3), pp.356-362. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ger.12168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal framework design for a partial removable dental prosthesis to enhance the addition of an artificial tooth or clasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (4), pp.632-633. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prosdent.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Age Using Alveolar Bone Loss: Forensic and Anthropological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (5), pp.1305-1309. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1556-4029.12827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la modélisation tridimensionnelle des reliefs occlusaux dentaires en identification médico-légale : Étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brau Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mense" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jds.2020.06.025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raskin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weiss-Pelletier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulogne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2017.09.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tavitian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Mens&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/ijp.4571" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba Serre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S135542" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ger.12168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2CG0VMS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2016.03.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP1XXTPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brau Jean-Jacques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.02.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mense" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jds.2020.06.025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raskin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weiss-Pelletier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulogne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2017.09.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD9X87FS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tavitian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Mens&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/ijp.4571" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba Serre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S135542" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ger.12168" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2CG0VMS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2016.03.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12827" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP1XXTPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brau Jean-Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.02.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>