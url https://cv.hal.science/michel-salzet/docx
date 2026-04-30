--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -187,239 +187,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonclassical HLA and pseudogenes in maternal–fetal tolerance and cancer</w:t>
+                <w:t xml:space="preserve">Self or nonself: end of a dogma?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.it.2025.08.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Frontiers in Immunology, 16, pp.1595764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1595764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400718v1</w:t>
+                <w:t xml:space="preserve">hal-05152236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self or nonself: end of a dogma?</w:t>
+                <w:t xml:space="preserve">Nonclassical HLA and pseudogenes in maternal–fetal tolerance and cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Ziane-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Frontiers in Immunology, 16, pp.1595764. </w:t>
+              <w:t xml:space="preserve">Trends in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1595764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.it.2025.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05152236v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic identification of lincRNA-derived immunogenic peptides in melanoma</w:t>
               </w:r>
@@ -457,51 +457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Labous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OncoImmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (1), pp.2538684. </w:t>
@@ -935,412 +935,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-dependent effects of maternal high-fat diet during lactation in the offspring of adult THY-Tau22 mice.</w:t>
+                <w:t xml:space="preserve">Profiler: an open web platform for multi-omics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Gauvrit</w:t>
+                <w:t xml:space="preserve">Yanis Zirem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Benderradji</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain : a journal of neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awaf417⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383267v1</w:t>
+                <w:t xml:space="preserve">hal-05393378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcome of oesophageal atresia in adolescence (TransEAsome): a national French cohort study protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-dependent effects of maternal high-fat diet during lactation in the offspring of adult THY-Tau22 mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Benderradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Leroy</w:t>
+                <w:t xml:space="preserve">A. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Aumar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Figeac</w:t>
+                <w:t xml:space="preserve">Kevin Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-086303⟩</w:t>
+              <w:t xml:space="preserve">Brain : a journal of neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Brain, pp.awaf417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaf417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887829v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiler: an open web platform for multi-omics analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term outcome of oesophageal atresia in adolescence (TransEAsome): a national French cohort study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Zirem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Ledoux</w:t>
+                <w:t xml:space="preserve">Luc Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fournier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, BMJ Open, 15 (1), pp.e086303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-086303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393378v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of readthrough-inducing molecule 2,6-diaminopurine to increase immune response against cancer cells</w:t>
               </w:r>
@@ -1365,51 +1365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Derhourhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1473,77 +1473,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innate immune cells in chimeric antigen receptor therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Jassaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Ziane-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1577,51 +1577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time glioblastoma tumor microenvironment assessment by SpiderMass for improved patient management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zirem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,299 +1705,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the ghost proteome in ovarian cancer cells by deep proteogenomic characterization.</w:t>
+                <w:t xml:space="preserve">The impact and future of artificial intelligence in medical genetics and molecular medicine: an ongoing revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Fernando Garcia del Rio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Derhourhi</w:t>
+                <w:t xml:space="preserve">Firat Ozcelik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Bonnefond</w:t>
+                <w:t xml:space="preserve">Mehmet Sait Dundar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leblanc</w:t>
+                <w:t xml:space="preserve">A. Baki Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Guilloy</w:t>
+                <w:t xml:space="preserve">Gary Henehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-024-07046-1⟩</w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Functional and Integrative Genomics, 24, pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-024-01417-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118493v1</w:t>
+                <w:t xml:space="preserve">hal-04712663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact and future of artificial intelligence in medical genetics and molecular medicine: an ongoing revolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the ghost proteome in ovarian cancer cells by deep proteogenomic characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Sait Dundar</w:t>
+                <w:t xml:space="preserve">Diego Fernando Garcia del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Derhourhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baki Yildirim</w:t>
+                <w:t xml:space="preserve">Amelie Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Henehan</w:t>
+                <w:t xml:space="preserve">S. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Vicente</w:t>
+                <w:t xml:space="preserve">N. Guilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Functional and Integrative Genomics, 24, pp.138. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cell Death and Disease, 15, pp.712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10142-024-01417-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-024-07046-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04712663v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human ovarian extracellular vesicles proteome from polycystic ovary syndrome patients associate with follicular development alterations</w:t>
               </w:r>
@@ -2130,90 +2130,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity Assessment and Protein Pathway Prediction via Spatial Lipidomic and Proteomic Correlation: Advancing Dry Proteomics concept for Human Glioblastoma Prognosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zirem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Molecular and Cellular Proteomics, 24 (1), pp.100891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2241,628 +2241,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for generating a co-culture of macrophages with breast cancer tumoroids.</w:t>
+                <w:t xml:space="preserve">A co-culture system of macrophages with breast cancer tumoroids to study cell interactions and therapeutic responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Ziane Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Salome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2024.103536⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cell Reports Methods, 4 (6), pp.100792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2024.100792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918128v1</w:t>
+                <w:t xml:space="preserve">hal-04718878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A co-culture system of macrophages with breast cancer tumoroids to study cell interactions and therapeutic responses</w:t>
+                <w:t xml:space="preserve">Protocol for generating a co-culture of macrophages with breast cancer tumoroids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Ziane Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Cell Reports Methods, 4 (6), pp.100792. </w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, STAR Protocols, 6 (1), pp.103536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2024.100792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2024.103536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718878v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of furin in CAR macrophages directs them toward a proinflammatory phenotype and enhances their antitumor activities.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nawale Hajjaji</w:t>
+                <w:t xml:space="preserve">In Vivo and Real-Time Metabolic Profiling of Plant-Microbe Interactions in Leaves, Stems, and Roots of Bacterially Inoculated Chardonnay Plantlets using SpiderMass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Kobeissy</w:t>
+                <w:t xml:space="preserve">Essaïd Ait Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna Pinheiro</w:t>
+                <w:t xml:space="preserve">Christophe Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-024-07267-4⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Analytical Chemistry, 96 (34), pp.13821-13829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918175v1</w:t>
+                <w:t xml:space="preserve">hal-04718924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo and Real-Time Metabolic Profiling of Plant-Microbe Interactions in Leaves, Stems, and Roots of Bacterially Inoculated Chardonnay Plantlets using SpiderMass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Essaïd Ait Barka</w:t>
+                <w:t xml:space="preserve">Inhibition of furin in CAR macrophages directs them toward a proinflammatory phenotype and enhances their antitumor activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Ziane Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Clément</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+                <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+                <w:t xml:space="preserve">Donna Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Analytical Chemistry, 96 (34), pp.13821-13829. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cell Death and Disease, 15, pp.879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-024-07267-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718924v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol to analyze 1D and 2D mass spectrometry data from glioblastoma tissues for cancer diagnosis and immune cell identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zirem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAR Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (3), pp.103285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3426,325 +3426,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Omics Data Integration Reveals Sex-Dependent Hippocampal Programming by Maternal High-Fat Diet during Lactation in Adult Mouse Offspring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Gauvrit</w:t>
+                <w:t xml:space="preserve">Employing non-targeted interactomics approach and subcellular fractionation to increase our understanding of the ghost proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego-Fernando Garcia del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eyckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Benderradji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Faivre</w:t>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (21), pp.4691. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Iscience, 26, pp.105943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15214691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.105943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398934v1</w:t>
+                <w:t xml:space="preserve">hal-04401042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing non-targeted interactomics approach and subcellular fractionation to increase our understanding of the ghost proteome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Omics Data Integration Reveals Sex-Dependent Hippocampal Programming by Maternal High-Fat Diet during Lactation in Adult Mouse Offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Benderradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego-Fernando Garcia del Rio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Cardon</w:t>
+                <w:t xml:space="preserve">Alexandre Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Eyckerman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amelie Bonnefond</w:t>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Iscience, 26, pp.105943. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (21), pp.4691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.105943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15214691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401042v1</w:t>
+                <w:t xml:space="preserve">hal-04398934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenProt 2.0 builds a path to the functional characterization of alternative proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,90 +3968,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol to identify human subcellular alternative protein interactions using cross-linking mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego-Fernando Garcia del Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAR Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, STAR Protocols, 4 (3), pp.102380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4347,831 +4347,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278200v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing MS imaging of lipids by WALDI and MALDI: two technologies for evaluating a common ground truth in MS imaging.</w:t>
+                <w:t xml:space="preserve">Prophylactic Radical Fimbriectomy with Delayed Oophorectomy in Women with a High Risk of Developing an Ovarian Carcinoma: Results of a Prospective National Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Ledoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yanis Zirem</w:t>
+                <w:t xml:space="preserve">Éric Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Renaud</w:t>
+                <w:t xml:space="preserve">Fabrice Narducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+                <w:t xml:space="preserve">Gwénaël Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3an01096a⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15041141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401014v2</w:t>
+                <w:t xml:space="preserve">hal-04068556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophylactic Radical Fimbriectomy with Delayed Oophorectomy in Women with a High Risk of Developing an Ovarian Carcinoma: Results of a Prospective National Pilot Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing MS imaging of lipids by WALDI and MALDI: two technologies for evaluating a common ground truth in MS imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Ferron</w:t>
+                <w:t xml:space="preserve">Lea Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zirem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Mailliez</w:t>
+                <w:t xml:space="preserve">Florence Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Charvolin</w:t>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (4), </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Analyst, 148, pp.4982-4986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers15041141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3an01096a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068556v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+                <w:t xml:space="preserve">Challenges in glioblastoma research: focus on the tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bikfalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Alves da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vianney Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-06037-y⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.9-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trecan.2022.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528686v1</w:t>
+                <w:t xml:space="preserve">hal-03860005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in glioblastoma research: focus on the tumor microenvironment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Bauchet</w:t>
+                <w:t xml:space="preserve">Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Osien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Anne Karnoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.9-27. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (8), pp.526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trecan.2022.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-06037-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860005v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Diagnosis: End-to-End CNN–LSTM Models for Mass Spectrometry Data Classification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+                <w:t xml:space="preserve">Correction: Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Osien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Anne Karnoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c00613⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (10), pp.677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-06143-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459618v1</w:t>
+                <w:t xml:space="preserve">hal-04278155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Osien</w:t>
+                <w:t xml:space="preserve">Early Diagnosis: End-to-End CNN–LSTM Models for Mass Spectrometry Data Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Sanabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cardon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (10), pp.677. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (36), pp.13431-13437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-06143-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278155v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Spectrometry-Based Differentiation of Oral Tongue Squamous Cell Carcinoma and Nontumor Regions With the SpiderMass Technology</w:t>
               </w:r>
@@ -5330,51 +5330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5477,51 +5477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Metabolites, 12, </w:t>
@@ -5961,77 +5961,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path to clonal theranostics in luminal breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6095,77 +6095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling a ghost proteome in the glioblastoma non-coding rnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Frontiers in Cell and Developmental Biology, 9, pp.703583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6212,77 +6212,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein kinase c activation drives a differentiation program in an oligodendroglial precursor model through the modulation of specific biological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Damato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiana Pieragostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6372,51 +6372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.667850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6444,351 +6444,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer surgery 2. 0: guidance by real-time molecular technologies</w:t>
+                <w:t xml:space="preserve">Robot-assisted spidermass for in vivo real-time topography mass spectrometry imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chann Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmed.2021.04.001⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Analytical Chemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016823v1</w:t>
+                <w:t xml:space="preserve">hal-03990566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot-assisted spidermass for in vivo real-time topography mass spectrometry imaging</w:t>
+                <w:t xml:space="preserve">Cancer surgery 2. 0: guidance by real-time molecular technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chann Lagadec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoltan Takats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Analytical Chemistry, </w:t>
+              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Trends in Molecular Medicine, 27 (6), pp.602-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmed.2021.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03990566v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding Light on the Ghost Proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (3), pp.239-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6950,51 +6950,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Coxsackievirus B4 in Pancreatic β Cells Disturbs Insulin Maturation, Pattern of Cellular Proteins, and DNA Methylation</w:t>
+                <w:t xml:space="preserve">Persistence of coxsackievirus b4 in pancreatic ? cells disturbs insulin maturation, pattern of cellular proteins, and dna methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magloire Pandoua Nekoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bertin</w:t>
@@ -7008,505 +7008,505 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famara Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (6), pp.1125. </w:t>
+              <w:t xml:space="preserve">, 2021, Microorganisms, 9 (6), pp.1125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms9061125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04456755v1</w:t>
+                <w:t xml:space="preserve">hal-03955619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of coxsackievirus b4 in pancreatic ? cells disturbs insulin maturation, pattern of cellular proteins, and dna methylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+                <w:t xml:space="preserve">Surfaceome proteomic of glioblastoma revealed potential targets for immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawale Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9061125⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Frontiers in Immunology, 12, pp.746168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.746168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955619v1</w:t>
+                <w:t xml:space="preserve">hal-04009596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaceome proteomic of glioblastoma revealed potential targets for immunotherapy</w:t>
+                <w:t xml:space="preserve">Therapeutic anti-glioma effect of the combined action of pcsk inhibitor with the anti-tumoral factors secreted by poly (i:c)-stimulated macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Cardon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tierny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cancer Gene Therapy, 29, pp.22-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41417-020-00286-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.746168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009596v1</w:t>
+                <w:t xml:space="preserve">hal-04009706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic anti-glioma effect of the combined action of pcsk inhibitor with the anti-tumoral factors secreted by poly (i:c)-stimulated macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tierny</w:t>
+                <w:t xml:space="preserve">Persistence of Coxsackievirus B4 in Pancreatic β Cells Disturbs Insulin Maturation, Pattern of Cellular Proteins, and DNA Methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magloire Pandoua Nekoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famara Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Gene Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9061125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41417-020-00286-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009706v1</w:t>
+                <w:t xml:space="preserve">inserm-04456755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In utero exposure to metformin reduces the fertility of male offspring in adulthood</w:t>
               </w:r>
@@ -7754,831 +7754,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward high spatially resolved proteomics using expansion microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-depth proteomics analysis of sentinel lymph nodes from individuals with endometrial cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c05372⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cell Reports Medicine, 2 (6), pp.100318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2021.100318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011475v1</w:t>
+                <w:t xml:space="preserve">hal-04009565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth proteomics analysis of sentinel lymph nodes from individuals with endometrial cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward high spatially resolved proteomics using expansion microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cardon</w:t>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Cell Reports Medicine, 2 (6), pp.100318. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Analytical Chemistry, 93 (36), pp.12195-12203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2021.100318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c05372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009565v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinal Cord Injury: Animal Models, Imaging Tools and the Treatment Strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Mojzisova</w:t>
+                <w:t xml:space="preserve">Cumulative learning enables convolutional neural network representations for small mass spectrometry data classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Ogrinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11064-019-02800-w⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19354-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941635v1</w:t>
+                <w:t xml:space="preserve">hal-03132326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonic Anhydrase XII Expression Is Modulated during Epithelial Mesenchymal Transition and Regulated through Protein Kinase C Signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Damato</w:t>
+                <w:t xml:space="preserve">Spinal Cord Injury: Animal Models, Imaging Tools and the Treatment Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasa Cizkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Cubinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Humenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Mojzisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21030715⟩</w:t>
+              <w:t xml:space="preserve">Neurochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (1), pp.134-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11064-019-02800-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941786v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference and Ghost Proteins Identification in Rat C6 Glioma Extracellular Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (5), pp.101045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02941792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative learning enables convolutional neural network representations for small mass spectrometry data classification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+                <w:t xml:space="preserve">Carbonic Anhydrase XII Expression Is Modulated during Epithelial Mesenchymal Transition and Regulated through Protein Kinase C Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ravaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Fonzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredaria Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Damato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.5595. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), pp.715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19354-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21030715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132326v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canine Bone Marrow Mesenchymal Stem Cell Conditioned Media Affect Bacterial Growth, Biofilm-Associated Staphylococcus aureus and AHL-Dependent Quorum Sensing</w:t>
               </w:r>
@@ -8603,64 +8603,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cuvalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Cizek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Humenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Microorganisms, 8 (10), pp.1478. </w:t>
@@ -8737,51 +8737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8828,51 +8828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of neonatal microglia drives small extracellular vesicles content and biological functions in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9122,51 +9122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Soffietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9226,90 +9226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Studies Revealed a Ghost Proteome in PC1/3 KD Macrophages under Antitumoral Resistance Induced by IL-10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgehan Ozcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9360,64 +9360,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative proteins are functional regulators in cell reprogramming by PKA activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9533,51 +9533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9628,77 +9628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sars-cov-2 interactome with human ghost proteome: a neglected world encompassing a wealth of biological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Microorganisms, 8 (12), pp.2036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9732,51 +9732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hidden Human Proteome Signature Characterizes the Epithelial Mesenchymal Transition Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziano Verri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9872,351 +9872,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02941785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of microglia-derived extracellular vesicles: towards miRNA signatures and neuroprotection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+                <w:t xml:space="preserve">Canine Bone Marrow-derived Mesenchymal Stem Cells: Genomics, Proteomics and Functional Analyses of Paracrine Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Humenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasa Cizkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanina Arab</w:t>
+                <w:t xml:space="preserve">Stefan Cikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle van Camp</w:t>
+                <w:t xml:space="preserve">Lenka Luptakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Drago</w:t>
+                <w:t xml:space="preserve">Aladar Madari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (1), pp.119. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (9), pp.1824-1835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12951-019-0551-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA119.001507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941595v1</w:t>
+                <w:t xml:space="preserve">inserm-02941608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canine Bone Marrow-derived Mesenchymal Stem Cells: Genomics, Proteomics and Functional Analyses of Paracrine Factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dasa Cizkova</w:t>
+                <w:t xml:space="preserve">Isolation of microglia-derived extracellular vesicles: towards miRNA signatures and neuroprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Cikos</w:t>
+                <w:t xml:space="preserve">Tanina Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Luptakova</w:t>
+                <w:t xml:space="preserve">Christelle van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aladar Madari</w:t>
+                <w:t xml:space="preserve">Francesco Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (9), pp.1824-1835. </w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA119.001507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12951-019-0551-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941608v1</w:t>
+                <w:t xml:space="preserve">inserm-02941595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALK4/5-dependent TGF-β signaling contributes to the crosstalk between neurons and microglia following axonal lesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanina Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10280,51 +10280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic profile of high-risk luminal A early breast cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10332,51 +10332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (15_suppl), pp.3077-3077. </w:t>
@@ -10440,64 +10440,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Trerotola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marchisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10548,90 +10548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclei of HeLa cells interactomes unravel a network of ghost proteins involved in proteins translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cardon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1863 (10), pp.1458-1470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10665,51 +10665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Protein Expression Networks are Activated in Microglia Cells after Stimulation with IFN-γ and IL-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10838,51 +10838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11067,103 +11067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Sample Preparation Workflow for Improved Identification of Ghost Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (1), pp.1122-1129. </w:t>
@@ -11463,252 +11463,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02941660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry-based intraoperative tumor diagnostics: a letter in reply</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PC1/3 KD Macrophages Exhibit Resistance to the Inhibitory Effect of IL-10 and a Higher TLR4 Activation Rate, Leading to an Anti-Tumoral Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilgehan-Aybike Ozcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Beillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Science OA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2144/fsoa-2019-0037⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (12), pp.1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8121490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941629v1</w:t>
+                <w:t xml:space="preserve">inserm-02941565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PC1/3 KD Macrophages Exhibit Resistance to the Inhibitory Effect of IL-10 and a Higher TLR4 Activation Rate, Leading to an Anti-Tumoral Phenotype</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass spectrometry-based intraoperative tumor diagnostics: a letter in reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (12), pp.1490. </w:t>
+              <w:t xml:space="preserve">Future Science OA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (7), pp.FSO403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8121490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2144/fsoa-2019-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941565v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of Ambient Laser Desorption Ionisation Mass Spectrometry (ALDI-MS) Improves Lipid-Based Microbial Species Level Identification</w:t>
               </w:r>
@@ -11867,51 +11867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12224,973 +12224,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02940774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporally and spatially-resolved microproteomics and MALDI MSI lipidomic analysis for traumatic brain injury biomarker identification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+                <w:t xml:space="preserve">Deciphering molecular consequences of the proprotein convertase 1/3 inhibition in macrophages for application in anti-tumour immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsukasa Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo van Meel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 282, pp.80-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940837v1</w:t>
+                <w:t xml:space="preserve">hal-04445717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Protein Coded by a Short Open Reading Frame, Not by the Annotated Coding Sequence, Is the Main Gene Product of the Dual-Coding Gene MIEF1</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Temporally and spatially-resolved microproteomics and MALDI MSI lipidomic analysis for traumatic brain injury biomarker identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Kobeissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Zibara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA118.000593⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 280S, pp.S8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940894v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic expression profile of injured rat peripheral nerves revealed biological networks and processes associated with nerve regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Stanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Stanca</w:t>
+                <w:t xml:space="preserve">Velia La Pesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 233 (8), pp.6207-6223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcp.26478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02940755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Proteins Encoded by Unannotated ORFs are Rising Stars of the Proteome, Confirming Shortcomings in Genome Annotations and Current Vision of an mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antanas Staskevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roucou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (10), pp.1700058. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.201700058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02940662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Atmospheric Pressure Infrared Matrix-Assisted Laser Desorption-Ionization Mass Spectrometry (Remote IR-MALDI MS) of Proteins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jusal Quanico</w:t>
+                <w:t xml:space="preserve">The Protein Coded by a Short Open Reading Frame, Not by the Annotated Coding Sequence, Is the Main Gene Product of the Dual-Coding Gene MIEF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Focsa</w:t>
+                <w:t xml:space="preserve">Annie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (8), pp.1637-1649. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.TIR117.000582⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 17 (12), pp.2402-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA118.000593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940859v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering molecular consequences of the proprotein convertase 1/3 inhibition in macrophages for application in anti-tumour immunotherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tsukasa Hara</w:t>
+                <w:t xml:space="preserve">Medicinal Leech CNS as a Model for Exosome Studies in the Crosstalk between Microglia and Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanina Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rinaldo van Meel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Duhamel</w:t>
+                <w:t xml:space="preserve">Issa S. Al-Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Le Marrec-Croq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.07.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.4124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19124124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445717v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicinal Leech CNS as a Model for Exosome Studies in the Crosstalk between Microglia and Neurons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Issa S. Al-Amri</w:t>
+                <w:t xml:space="preserve">Remote Atmospheric Pressure Infrared Matrix-Assisted Laser Desorption-Ionization Mass Spectrometry (Remote IR-MALDI MS) of Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Le Marrec-Croq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle van Camp</w:t>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (12), pp.4124. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (8), pp.1637-1649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19124124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.TIR117.000582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183492v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid Changes Associated with Traumatic Brain Injury Revealed by 3D MALDI-MSI</w:t>
               </w:r>
@@ -13215,51 +13215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Trede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazem Zibara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13310,64 +13310,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-Cortex Microglia-Derived Exosomes: Nanoparticles for Glioma Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasa Cizkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Majerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13438,468 +13438,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02940806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles: pathogenetic, diagnostic and therapeutic value in traumatic brain injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D MALDI mass spectrometry imaging reveals specific localization of long-chain acylcarnitines within a 10-day time window of spinal cord injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Mondello</w:t>
+                <w:t xml:space="preserve">Lena Hauberg-Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thelin</w:t>
+                <w:t xml:space="preserve">Stephanie Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerry Shaw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+                <w:t xml:space="preserve">Zahra Laouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmela Visalli</w:t>
+                <w:t xml:space="preserve">Celine Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (5), pp.451-461. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.16083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14789450.2018.1464914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34518-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940809v1</w:t>
+                <w:t xml:space="preserve">inserm-02940797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D MALDI mass spectrometry imaging reveals specific localization of long-chain acylcarnitines within a 10-day time window of spinal cord injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jusal Quanico</w:t>
+                <w:t xml:space="preserve">Oxidative Stress in Aging Brain: Nutritional and Pharmacological Interventions for Neurodegenerative Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Giudetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Hauberg-Lotte</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tommaso Cassano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34518-0⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.3416028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/3416028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940797v1</w:t>
+                <w:t xml:space="preserve">inserm-02940876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Stress in Aging Brain: Nutritional and Pharmacological Interventions for Neurodegenerative Disorders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extracellular vesicles: pathogenetic, diagnostic and therapeutic value in traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Mondello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerry Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Cassano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carmela Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018, pp.3416028. </w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (5), pp.451-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2018/3416028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14789450.2018.1464914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940876v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Intrathecal Delivery of Mesenchymal Stromal Cells Conditioned Medium Improves Functional Recovery in a Rat Model of Spinal Cord Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasa Cizkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Cubinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Smolek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Danko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14078,472 +14078,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding new light on spinal cord injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+                <w:t xml:space="preserve">Real-Time Molecular Diagnosis of Tumors Using Water-Assisted Laser Desorption/Ionization Mass Spectrometry Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dasa Cizkova</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melodie Anne Karnoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zarha Laouby</w:t>
+                <w:t xml:space="preserve">Anna Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.314⟩</w:t>
+              <w:t xml:space="preserve">Cancer Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (5), pp.840-851.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccell.2018.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940788v1</w:t>
+                <w:t xml:space="preserve">inserm-02940768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can real time molecular analyses change the paradigm of dog sarcoma diagnosis and classification?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+                <w:t xml:space="preserve">Shedding new light on spinal cord injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fatou</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasa Cizkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melodie Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Minier</w:t>
+                <w:t xml:space="preserve">Zarha Laouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 280, pp.S4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940781v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Molecular Diagnosis of Tumors Using Water-Assisted Laser Desorption/Ionization Mass Spectrometry Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can real time molecular analyses change the paradigm of dog sarcoma diagnosis and classification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Robin</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Baud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Balog</w:t>
+                <w:t xml:space="preserve">Kevin Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (5), pp.840-851.e4. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 280, pp.S4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccell.2018.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940768v1</w:t>
+                <w:t xml:space="preserve">inserm-02940781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially-Resolved Top-down Proteomics Bridged to MALDI MS Imaging Reveals the Molecular Physiome of Brain Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14633,77 +14633,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Mass Spectrometry Imaging and Top-down Microproteomics Reveals Evidence of a Hidden Proteome in Ovarian Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Narducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14754,64 +14754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Catenin Knockdown Affects Mitochondrial Biogenesis and Lipid Metabolism in Breast Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Stanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14901,90 +14901,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated mass spectrometry imaging and omics workflows on the same tissue section using grid-aided, parafilm-assisted microdissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1861 (7), pp.1702-1714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15031,64 +15031,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NanoLC-MS coupling of liquid microjunction microextraction for on-tissue proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15146,204 +15146,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02940625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RhoA Inhibitor Treatment At Acute Phase of Spinal Cord Injury May Induce Neurite Outgrowth and Synaptogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zahra Laouby</w:t>
+                <w:t xml:space="preserve">Evaluation of non-supervised MALDI mass spectrometry imaging combined with microproteomics for glioma grade III classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahed Zairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M116.064881⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1865 (7), pp.875-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2016.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827747v1</w:t>
+                <w:t xml:space="preserve">inserm-02940640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Catenin Knockdown Affects Mitochondrial Biogenesis and Lipid Metabolism in Breast Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Stanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15384,337 +15396,325 @@
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2017.00544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02940615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of non-supervised MALDI mass spectrometry imaging combined with microproteomics for glioma grade III classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+                <w:t xml:space="preserve">Proteomic and transcriptomic investigation of acne vulgaris microcystic and papular lesions: Insights in the understanding of its pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fahed Zairi</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nadal-Wollbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alvarez-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1861 (3), pp.652-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2016.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2016.11.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940640v1</w:t>
+                <w:t xml:space="preserve">inserm-02940626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic and transcriptomic investigation of acne vulgaris microcystic and papular lesions: Insights in the understanding of its pathophysiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Alvarez-Georges</w:t>
+                <w:t xml:space="preserve">RhoA Inhibitor Treatment At Acute Phase of Spinal Cord Injury May Induce Neurite Outgrowth and Synaptogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasa Cizkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melodie Anne Karnoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Laouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1861 (3), pp.652-663. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (8), pp.1394 - 1415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2016.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M116.064881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940626v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proprotein convertase PC1/3 regulates TLR9 trafficking and the associated signaling pathways</w:t>
               </w:r>
@@ -15860,51 +15860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16365,77 +16365,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating epithelial mesenchymal transition markers into the clinic: Novel insights from proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Trerotola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16493,644 +16493,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02940397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of the Spatio-temporal Based Molecular Kinetics of Acute Spinal Cord Injury Identifies a Time- and Segment-specific Window for Effective Tissue Repair</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Franck</w:t>
+                <w:t xml:space="preserve">In vivo Real-Time Mass Spectrometry for Guided Surgery Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Nataf</w:t>
+                <w:t xml:space="preserve">Denis Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Mesdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M115.057794⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850361v1</w:t>
+                <w:t xml:space="preserve">inserm-02940425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo Real-Time Mass Spectrometry for Guided Surgery Application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Vinatier</w:t>
+                <w:t xml:space="preserve">Proteomic Analysis of the Spatio-temporal Based Molecular Kinetics of Acute Spinal Cord Injury Identifies a Time- and Segment-specific Window for Effective Tissue Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasa Cizkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Mesdag</w:t>
+                <w:t xml:space="preserve">Serge Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.25919. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (8), pp.2641-2670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep25919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M115.057794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940425v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-resolved protein surface microsampling from tissue sections using liquid extraction surface analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Proteomic Analysis of Human Uterine Myoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Desmons</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
+                <w:t xml:space="preserve">Antonio Rizzello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201500508⟩</w:t>
+              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1389203717666160322150603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940393v1</w:t>
+                <w:t xml:space="preserve">hal-04447450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proteomic Analysis of Human Uterine Myoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Franck</w:t>
+                <w:t xml:space="preserve">Spatially-resolved protein surface microsampling from tissue sections using liquid extraction surface analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Pellegrino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Simeone</w:t>
+                <w:t xml:space="preserve">Annie Desmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (11-12), pp.1622-1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201500508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1389203717666160322150603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04447450v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-tissue Direct Monitoring of Global Hydrogen/Deuterium Exchange by MALDI Mass Spectrometry: Tissue Deuterium Exchange Mass Spectrometry (TDXMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (10), pp.3321-3330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17177,51 +17177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome-wide characterization of signalling interactions in the hippocampal CA4/DG subfield of patients with Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Ho Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taewook Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17324,64 +17324,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17618,51 +17618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (22), pp.4564-4567. </w:t>
@@ -17834,103 +17834,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of sustained dual-factor presentation on the expansion and differentiation of neural progenitors in affinity-binding alginate scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasa Cizkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Slovinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Grulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Cikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (8), pp.918-929. </w:t>
@@ -17980,64 +17980,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of protein composition along the rostro-caudal axis after spinal cord injury: proteomic, in vitro and in vivo analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasa Cizkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Slovinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18248,90 +18248,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation properties of factors released by bone marrow stromal cells on activated microglia: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasa Cizkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec-Croq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Slovinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18382,51 +18382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calreticulin contributes to C1q-dependent recruitment of microglia in the leech Hirudo medicinalis following a CNS injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Le Marrec-Croq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Bocquet-Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18434,51 +18434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Vizioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Science Monitor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20, pp.644-653. </w:t>
@@ -18529,51 +18529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human temporal lobe epilepsy analyses by tissue proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Bi Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18675,51 +18675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of liquid microjunction extraction strategy for improving protein identification from tissue sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18834,64 +18834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18967,90 +18967,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic matrices pre-spotted matrix-assisted laser desorption/ionization plates for patient maker following in course of treatment, drug titration, and MALDI mass spectrometry imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 434 (1), pp.187-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19096,51 +19096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification-Based Mass Spectrometry Imaging of Proteins by Parafilm Assisted Microdissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19148,51 +19148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85 (17), pp.8127-8134. </w:t>
@@ -19377,90 +19377,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TARGETED MASS spectrometry Imaging: Specific Targeting Mass Spectrometry imaging technologies from history to perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Histochemistry and Cytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (3), pp.133-174. </w:t>
@@ -19670,51 +19670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Longuespee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Roudbaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19778,51 +19778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI mass spectrometry imaging of proteins exceeding 30,000 daltons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Longuespée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19955,51 +19955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (4), pp.430-438. </w:t>
@@ -20043,294 +20043,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI imaging mass spectrometry in ovarian cancer for tracking, identifying, and validating biomarkers.</w:t>
+                <w:t xml:space="preserve">Liquid ionic matrixes for MALDI mass spectrometry imaging of lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Ayed</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Céline Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Science Monitor</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (6), pp.1204-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2010.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456012v1</w:t>
+                <w:t xml:space="preserve">hal-04456017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid ionic matrixes for MALDI mass spectrometry imaging of lipids</w:t>
+                <w:t xml:space="preserve">MALDI imaging mass spectrometry in ovarian cancer for tracking, identifying, and validating biomarkers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Meriaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Mohamed El Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Longuespée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Castelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Science Monitor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (8), pp.BR233-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456017v1</w:t>
+                <w:t xml:space="preserve">hal-04456012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI imaging and profiling MS of higher mass proteins from tissue</w:t>
               </w:r>
@@ -20355,51 +20355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René van Zeijl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico van den Oever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Longuespée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20450,51 +20450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI imaging mass spectrometry: state of the art technology in clinical proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Arafah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20502,51 +20502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (9), pp.2023-2033. </w:t>
@@ -20584,51 +20584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Tissue Preparation for Matrix-Assisted Laser Desorption Ionization Mass Spectrometry Imaging. Part 1: Using Microspotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Arafah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20636,51 +20636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (19), pp.8193-8202. </w:t>
@@ -20712,338 +20712,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-vivo detection of neural events using THz BioMEMS</w:t>
+                <w:t xml:space="preserve">Detergent addition to tryptic digests and ion mobility separation prior to MS/MS improves peptide yield and protein identification for in situ proteomic investigation of frozen and formalin‐fixed paraffin‐embedded adenocarcinoma tissue sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+                <w:t xml:space="preserve">Marie‐claude Djidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dargent</w:t>
+                <w:t xml:space="preserve">Simona Francese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Croix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+                <w:t xml:space="preserve">Paul Loadman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chris Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Scriven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Science Monitor</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (10), pp.2750-2763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200800624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-00436065v1</w:t>
+                <w:t xml:space="preserve">hal-04456042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detergent addition to tryptic digests and ion mobility separation prior to MS/MS improves peptide yield and protein identification for in situ proteomic investigation of frozen and formalin‐fixed paraffin‐embedded adenocarcinoma tissue sections</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ex-vivo detection of neural events using THz BioMEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Loadman</w:t>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Sutton</w:t>
+                <w:t xml:space="preserve">Thomas Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Scriven</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Croix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Science Monitor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (9), pp.MT121-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456042v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00436065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue imaging using MALDI-MS: a new frontier of histopathology proteomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (3), pp.413-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21090,90 +21090,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular MALDI imaging: an emerging technology for neuroscience studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Croix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Macagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 68 (6), pp.845-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21384,51 +21384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (7), pp.795-807. </w:t>
@@ -21492,51 +21492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Jardin-Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21664,51 +21664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Vizioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
@@ -22721,51 +22721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therostasin, a Novel Clotting Factor Xa Inhibitor from the Rhynchobdellid Leech, Theromyzon tessulatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22881,51 +22881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22972,51 +22972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leech egg-laying-like hormone: structure, neuronal distribution and phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23153,51 +23153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 49 (1-2), pp.229-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23243,51 +23243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Characterization of a Novel Neuropeptide from the Central Nervous System of the Leech Erpobdella octoculata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23377,51 +23377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification, Sequence Analysis, and Cellular Localization of a Prodynorphin-derived Peptide Related to the α-Neo-endorphin in the Rhynchobdellid Leech Theromyzon tessulatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23507,51 +23507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of osmoregulator peptides from the brain of the leech Theromyzon tessulatum: IPEPYVWD and IPEPYVWD-amide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23623,51 +23623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Characterization of a Diuretic Peptide from the Central Nervous System of the Leech Erpobdella octoculata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23779,51 +23779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 190 (3), pp.175-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23869,51 +23869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and structural characterization of enkephalins in the brain of the Rhynchobdellid leech Theromyzon tessulatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23986,51 +23986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and structural characterization of a novel peptide related to γ-melanocyte stimulating hormone from the brain of the leech Theromyzon tessulatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24103,51 +24103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FMRFamide-related peptides in the sex segmental ganglia of the Pharyngobdellid leech Erpobdella octoculata. Identification and involvement in the control of hydric balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24220,51 +24220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation, structural characterization and biological function of a lysine-conopressin in the central nervous system of the Pharyngobdellid leech Erpobdella octoculata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24948,51 +24948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Stauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.41-43</w:t>
@@ -25021,103 +25021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de nouveaux dispositifs microfluidiques (BioMEMS) adaptés à la mesure dynamique du NO libéré par une chaine nerveuse de sangsue après lésion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Debuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum annuel du Club NO France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
@@ -25303,51 +25303,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Molecular Digital Twins Based on Ambient Ionization Mass Spectrometry Imaging for Application in Cancer Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zirem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25434,90 +25434,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot-Assisted SpiderMass for in vivo Real-Time Topography Mass Spectrometry Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -25702,90 +25702,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient Mass Spectrometry Imaging by Water-Assisted Laser Desorption/Ionization for Ex Vivo and in Vivo Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2688, Springer, pp.83-94, 2023, </w:t>
@@ -25836,64 +25836,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI Mass Spectrometry Imaging and Spatially-resolved Proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chicano-Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chicano-Galvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25953,90 +25953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined MALDI Mass Spectrometry Imaging and Parafilm-Assisted Microdissection-Based LC-MS/MS Workflows in the Study of the Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combined MALDI Mass Spectrometry Imaging and Parafilm-Assisted Microdissection-Based LC-MS/MS Workflows in the Study of the Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1598, pp.269-283, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26096,77 +26096,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droplet-Based Liquid Extraction for Spatially-Resolved Microproteomics Analysis of Tissue Sections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-63, 2017, </w:t>
@@ -26217,90 +26217,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and Potential of Imaging Mass Spectrometry Applied to Biomarker Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress and potential of imaging mass spectrometry applied to biomarker discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-43, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26831,51 +26831,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AD2DBDC"/>
+    <w:nsid w:val="0D12E041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27062,51 +27062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-salzet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4318-0817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069436940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane-Chaouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2025.08.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05152236v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1595764" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05198538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guiho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beauvais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2025.2538684" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Kallianioti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grandhaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05118547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saponaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stanca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Zito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-024-01336-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nguyen-Huu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ledoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerzaon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05383267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf417" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-086303" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zirem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf644" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400715v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Jassaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain Maurage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101482" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05118493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernando Garcia del Rio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnefond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilloy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07046-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04712663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Ozcelik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sait Dundar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baki Yildirim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Henehan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Vicente" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01417-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04766365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400521RR" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lagache" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2024.100891" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo Romero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane Chaouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103536" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salome" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2024.100792" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Pinheiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07267-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01470" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103285" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542255v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2320291" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diamantis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tsiailanis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papaemmanouil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nika" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kanaki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2247083" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybicka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tierny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01516-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05737-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pelletier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214691" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego-Fernando Garcia del Rio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyckerman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.105943" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Provencher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Lucier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1050" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Folon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toussaint" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vaillant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(22)00392-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278200v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401014v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ledoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an01096a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068556v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leblanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Ferron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mailliez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Charvolin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041141" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528686v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Sanabria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00613" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03722795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Attencourt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boudahi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Tebbakha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/froh.2022.827360" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Alyse Malaker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2021.05.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060480" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Guerra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Relli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ceci" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Tripaldi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Simeone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-022-02220-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;riaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.882830" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04022193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Robin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.802177" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011459v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.703583" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Pieragostino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105245" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04018132v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.667850" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05016823v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2021.04.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03990566v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaillou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01692" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446903v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2020.10.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443805v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kerbaj" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eid" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khoshman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21719" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04456755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire Pandoua Nekoua" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061125" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955619v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009706v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-020-00286-1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462578v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Faure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.750145" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04019390v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Caux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fatou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvab160" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011475v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Drelich" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05372" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941635v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Cizkova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cubinkova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Humenik" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Mojzisova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-019-02800-w" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941786v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vergara" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ravaioli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Fonzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredaria Adamo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030715" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03934301v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobroslava Bujnakova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cuvalova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Cizek" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101478" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941600v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60118" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04028636v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Brunet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lucier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levesque" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jacques" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1036" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941712v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Seoane" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Soffietti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.03.021" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941812v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coyaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa277" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940430v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2020.03.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966962v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122036" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941785v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Verri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trerotola" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612826666200129091610" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-8PVZR4P4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941595v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Arab" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle van Camp" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Drago" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0551-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941608v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cikos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Luptakova" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladar Madari" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001507" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941574v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43328-x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941546v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15_suppl.3077" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940760v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchisio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2018.11.004" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941645v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.05.009" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941561v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Nigro" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Domenico" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060580" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941613v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Giudetti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ragusa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lunetti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gaballo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2018.12.011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941813v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Herv&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roucou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04188" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941578v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Balog" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0217-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941660v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arab" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raffo-Romero" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Camp" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lemaire" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2019.1603048" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941629v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/fsoa-2019-0037" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941565v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan-Aybike Ozcan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Beillan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121490" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462355v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cameron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Bodai" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Temelkuran" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdones-Montero" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Bolt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39815-w" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940936v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fatou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saudemont" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.339" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940774v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Saponaro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sergio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coluccia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Luca" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Regina" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0170-y" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940837v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.327" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1T23TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940894v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brunelle" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Roy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000593" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940755v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Stanca" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velia La Pesa" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aloisi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26478" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940662v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Staskevicius" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201700058" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940859v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.TIR117.000582" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445717v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Hara" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo van Meel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.07.002" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183492v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa S. Al-Amri" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124124" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940820v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Trede" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02682" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940806v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Majerova" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petrovova" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Medvecky" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701198" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940809v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Mondello" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thelin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Shaw" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Visalli" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2018.1464914" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940797v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hauberg-Lotte" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Laouby" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meriaux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34518-0" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940876v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cassano" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3416028" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941495v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Smolek" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19030870" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847515v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Natalia Murgoci" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Zografidou" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000443" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940788v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarha Laouby" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.314" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940781v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Minier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.315" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940768v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2018.09.009" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941492v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.065755" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940659v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.06.001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449125v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guerra" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Priore" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00544" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940635v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.03.006" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940625v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.002" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827747v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.064881" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940615v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940640v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Zairi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.012" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2QF8WQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940626v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal-Wollbold" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Casas" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alvarez-Georges" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.10.021" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940434v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murgoci" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desjardins" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19360" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940288v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nayama" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collinet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vinatier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2016.05.005" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278160v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500163" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7R41K5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447345v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Murgoci" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Day" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.003" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278593v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Beckmann" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Biro" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000147" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940397v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giudetti" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.01.003" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850361v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nataf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.057794" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940425v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vinatier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mesdag" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25919" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940393v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500508" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQHZBL2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447450v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rizzello" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Pellegrino" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nuccio" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203717666160322150603" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449154v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O116.059832" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940247v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Ho Kim" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taewook Kang" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Heinsen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Ravid" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11138" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940254v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18135" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940232v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quanico" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franck" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gimeno" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabbagh" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc08331h" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940249v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grulova" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slovinska" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bla&#353;ko" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13702" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940258v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Slovinska" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Grulova" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.1797" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69DAB68021D15CF09256654FA78077641DD68B88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455729v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00105" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941738v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblanc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narducci" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merlot" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bresson" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-014-2451-6" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449213v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devaux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07514" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455736v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Bocquet-Garcon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Vizioli" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vancamp" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/MSM.890091" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455749v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Bi Park" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hye Kim" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22246" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ2NJWPR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455771v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauly" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Strupat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupuy" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.11.025" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHJRFX75-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455765v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farr&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201200070" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WLLM1G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455799v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnel" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.10.035" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D80D8ZF4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455753v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4009397" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650047v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tahtouh" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Garcon-Bocquet" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Croq" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-37" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455827v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gagnon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proghi.2012.08.002" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFLQPVZF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723410v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoarau" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1558" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455842v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Longuespee" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Roudbaraki" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5020-5" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456014v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Longuesp&#233;e" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra van Remoortere" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Zeijl" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964336v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Sethi" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Zhao" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2010.08.002" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKB7WHLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456012v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ayed" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Longuesp&#233;e" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castelier" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456017v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2010.02.010" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD8B2DLV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456009v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Van Remoortere" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van den Oever" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2010.07.011" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456037v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elayed" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.R800016-MCP200" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456031v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barnes" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901328p" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00436065v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Abbas" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croix" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456042v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Djidja" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Francese" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loadman" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sutton" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Scriven" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800624" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350102v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.5.3.413" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350103v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Macagno" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20623" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350100v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350107v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bocquet" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.11.007" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350101v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2008.07.004" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXP9HQPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350105v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.07.026" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFT80V9S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556811v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vergote" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m403073200" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556745v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cocquerelle" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huot" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20040478" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556767v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m312156200" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556883v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hammad" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilfinger" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.v100.2.553" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556708v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matias" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Bisogno" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Melck" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verger-Bocquet" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(00)00290-4" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3QBGZF6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556908v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Beauvillain" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.15.2759" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556863v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chopin" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baert" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m909217199" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556758v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.17.12954" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556724v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Minnen" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00145-9" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP2TL15H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556729v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laurent" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stefano" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00146-0" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T54FP18V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828952v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Bulet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Michael Weber" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Clauss" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.12.7237" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828967v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beauvillain" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Malecha" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.22.13191" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556716v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(96)00185-4" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX8CF0XV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828963v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wattez" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.4.1575" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828991v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(95)11533-3" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR2KV1XZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828985v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)01358-8" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828971v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)00581-8" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828996v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1994.tb18738.x" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828937v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dorsselaer" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1993.tb18319.x" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941557v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hajjaji" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aboulouard" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Robin" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fournier" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-P3-08-15" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941553v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-P3-08-19" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940617v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sacchetti" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Havas" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2017-367" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284454v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verplanck" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stauber" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130884v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debuisson" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104882v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ducoroy" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Hendra" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmons" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375791v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland P Bourette" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512929v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02940420v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.N. Laurent" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Sofianatos" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Komarova" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samavarchi Tehrani" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400799v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3319-9_8" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552159v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chicano-Galvez" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chicano-Galvez" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165191" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940633v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_13" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940613v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7051-3_6" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940629v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_2" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535681v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lewandowski" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Rakotomalala" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Bouaouda" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Grand" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726866v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dani" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Revel" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-salzet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4318-0817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069436940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05152236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1595764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane-Chaouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2025.08.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05198538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guiho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beauvais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2025.2538684" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Kallianioti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grandhaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05118547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saponaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stanca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Zito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-024-01336-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nguyen-Huu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ledoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerzaon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zirem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf644" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05383267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-086303" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400715v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Jassaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain Maurage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101482" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04712663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Ozcelik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sait Dundar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baki Yildirim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Henehan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Vicente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01417-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05118493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernando Garcia del Rio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnefond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilloy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07046-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04766365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400521RR" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lagache" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2024.100891" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo Romero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane Chaouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salome" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2024.100792" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918128v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103536" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01470" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Pinheiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07267-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103285" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542255v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2320291" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diamantis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tsiailanis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papaemmanouil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nika" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kanaki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2247083" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybicka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tierny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01516-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05737-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego-Fernando Garcia del Rio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyckerman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.105943" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398934v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pelletier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214691" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Provencher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Lucier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1050" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Folon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toussaint" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vaillant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(22)00392-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278200v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068556v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leblanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Ferron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mailliez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Charvolin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041141" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401014v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ledoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an01096a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528686v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Sanabria" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00613" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03722795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Attencourt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boudahi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Tebbakha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/froh.2022.827360" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Alyse Malaker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2021.05.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060480" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Guerra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Relli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ceci" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Tripaldi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Simeone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-022-02220-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;riaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.882830" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04022193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Robin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.802177" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011459v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.703583" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Pieragostino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105245" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04018132v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.667850" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03990566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaillou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01692" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05016823v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2021.04.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446903v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2020.10.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443805v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kerbaj" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eid" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khoshman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21719" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955619v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire Pandoua Nekoua" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061125" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-020-00286-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04456755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462578v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Faure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.750145" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04019390v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Caux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fatou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvab160" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011475v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Drelich" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05372" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941635v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Cizkova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cubinkova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Humenik" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Mojzisova" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-019-02800-w" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941786v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vergara" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ravaioli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Fonzi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredaria Adamo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030715" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03934301v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobroslava Bujnakova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cuvalova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Cizek" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101478" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941600v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60118" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04028636v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Brunet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lucier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levesque" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jacques" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1036" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941712v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Seoane" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Soffietti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.03.021" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941812v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coyaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa277" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940430v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2020.03.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966962v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122036" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941785v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Verri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trerotola" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612826666200129091610" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-8PVZR4P4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941608v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cikos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Luptakova" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladar Madari" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001507" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941595v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Arab" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle van Camp" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Drago" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0551-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941574v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43328-x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941546v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15_suppl.3077" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940760v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchisio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2018.11.004" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941645v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.05.009" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941561v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Nigro" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Domenico" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060580" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941613v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Giudetti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ragusa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lunetti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gaballo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2018.12.011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941813v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Herv&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roucou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04188" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941578v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Balog" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0217-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941660v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arab" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raffo-Romero" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Camp" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lemaire" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2019.1603048" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941565v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan-Aybike Ozcan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Beillan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121490" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941629v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/fsoa-2019-0037" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462355v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cameron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Bodai" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Temelkuran" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdones-Montero" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Bolt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39815-w" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940936v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fatou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saudemont" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.339" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940774v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Saponaro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sergio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coluccia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Luca" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Regina" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0170-y" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445717v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Hara" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo van Meel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.07.002" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940837v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.327" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1T23TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940755v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Stanca" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velia La Pesa" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aloisi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26478" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940662v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Staskevicius" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201700058" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940894v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brunelle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Roy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000593" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183492v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa S. Al-Amri" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124124" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940859v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.TIR117.000582" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940820v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Trede" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02682" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940806v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Majerova" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petrovova" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Medvecky" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701198" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940797v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hauberg-Lotte" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devaux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Laouby" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meriaux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34518-0" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940876v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cassano" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3416028" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940809v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Mondello" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thelin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Shaw" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Visalli" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2018.1464914" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941495v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Smolek" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19030870" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847515v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Natalia Murgoci" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Zografidou" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000443" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940768v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2018.09.009" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940788v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarha Laouby" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.314" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940781v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Minier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.315" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941492v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.065755" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940659v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.06.001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449125v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guerra" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Priore" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00544" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940635v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.03.006" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940625v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.002" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940640v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Zairi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.012" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2QF8WQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940615v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940626v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal-Wollbold" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Casas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alvarez-Georges" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.10.021" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827747v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.064881" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940434v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murgoci" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desjardins" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19360" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940288v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nayama" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collinet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vinatier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2016.05.005" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278160v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500163" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7R41K5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447345v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Murgoci" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Day" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.003" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278593v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Beckmann" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Biro" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000147" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940397v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giudetti" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.01.003" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940425v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vinatier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mesdag" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25919" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850361v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nataf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.057794" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447450v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rizzello" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Pellegrino" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nuccio" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203717666160322150603" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940393v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500508" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQHZBL2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449154v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O116.059832" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940247v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Ho Kim" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taewook Kang" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Heinsen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Ravid" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11138" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940254v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18135" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940232v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quanico" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franck" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gimeno" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabbagh" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc08331h" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940249v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grulova" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slovinska" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bla&#353;ko" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13702" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940258v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Slovinska" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Grulova" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.1797" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69DAB68021D15CF09256654FA78077641DD68B88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455729v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00105" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941738v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblanc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narducci" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merlot" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bresson" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-014-2451-6" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449213v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devaux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07514" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455736v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Bocquet-Garcon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Vizioli" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vancamp" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/MSM.890091" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455749v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Bi Park" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hye Kim" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22246" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ2NJWPR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455771v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauly" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Strupat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupuy" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.11.025" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHJRFX75-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455765v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farr&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201200070" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WLLM1G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455799v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnel" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.10.035" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D80D8ZF4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455753v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4009397" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650047v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tahtouh" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Garcon-Bocquet" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Croq" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-37" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455827v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gagnon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proghi.2012.08.002" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFLQPVZF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723410v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoarau" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1558" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455842v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Longuespee" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Roudbaraki" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5020-5" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456014v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Longuesp&#233;e" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra van Remoortere" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Zeijl" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964336v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Sethi" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Zhao" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2010.08.002" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKB7WHLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456017v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2010.02.010" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD8B2DLV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456012v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ayed" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Longuesp&#233;e" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castelier" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456009v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Van Remoortere" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van den Oever" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2010.07.011" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456037v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elayed" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.R800016-MCP200" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456031v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barnes" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901328p" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456042v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Djidja" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Francese" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loadman" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sutton" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Scriven" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800624" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00436065v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Abbas" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croix" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350102v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.5.3.413" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350103v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Macagno" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20623" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350100v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350107v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bocquet" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.11.007" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350101v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2008.07.004" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXP9HQPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350105v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.07.026" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFT80V9S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556811v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vergote" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m403073200" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556745v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cocquerelle" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huot" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20040478" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556767v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m312156200" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556883v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hammad" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilfinger" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.v100.2.553" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556708v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matias" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Bisogno" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Melck" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verger-Bocquet" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(00)00290-4" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3QBGZF6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556908v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Beauvillain" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.15.2759" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556863v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chopin" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baert" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m909217199" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556758v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.17.12954" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556724v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Minnen" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00145-9" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP2TL15H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556729v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laurent" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stefano" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00146-0" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T54FP18V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828952v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Bulet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Michael Weber" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Clauss" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.12.7237" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828967v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beauvillain" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Malecha" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.22.13191" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556716v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(96)00185-4" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX8CF0XV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828963v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wattez" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.4.1575" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828991v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(95)11533-3" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR2KV1XZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828985v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)01358-8" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828971v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)00581-8" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828996v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1994.tb18738.x" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828937v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dorsselaer" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1993.tb18319.x" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941557v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hajjaji" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aboulouard" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Robin" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fournier" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-P3-08-15" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941553v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-P3-08-19" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940617v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sacchetti" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Havas" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2017-367" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284454v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verplanck" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stauber" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130884v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debuisson" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104882v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ducoroy" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Hendra" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmons" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375791v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland P Bourette" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512929v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02940420v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.N. Laurent" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Sofianatos" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Komarova" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samavarchi Tehrani" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400799v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3319-9_8" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552159v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chicano-Galvez" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chicano-Galvez" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165191" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940633v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_13" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940613v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7051-3_6" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940629v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_2" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535681v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lewandowski" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Rakotomalala" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Bouaouda" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Grand" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726866v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dani" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Revel" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>