--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -187,844 +187,844 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self or nonself: end of a dogma?</w:t>
+                <w:t xml:space="preserve">In Vivo Identification and Spatial Distribution of Crown Gall Disease Biomarkers in Grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Duhamel</w:t>
+                <w:t xml:space="preserve">Trong Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Salzet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nina Ogrinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kerzaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1595764⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (30), pp.16364-16373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05152236v1</w:t>
+                <w:t xml:space="preserve">hal-05393380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonclassical HLA and pseudogenes in maternal–fetal tolerance and cancer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unraveling the protein kinase C/NDRG1 signaling network in breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saponaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Damato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Cell &amp; Bioscience, 14, pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13578-024-01336-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.it.2025.08.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05400718v1</w:t>
+                <w:t xml:space="preserve">hal-05118547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic identification of lincRNA-derived immunogenic peptides in melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Labous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OncoImmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (1), pp.2538684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/2162402X.2025.2538684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05198538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mice lacking the fructose transporter Glut5 exhibit excessive androgens and reduced sperm motility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Kallianioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 166 (3), pp.bqaf005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/endocr/bqaf005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the protein kinase C/NDRG1 signaling network in breast cancer.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self or nonself: end of a dogma?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13578-024-01336-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Frontiers in Immunology, 16, pp.1595764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1595764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05118547v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05152236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Identification and Spatial Distribution of Crown Gall Disease Biomarkers in Grapevine</w:t>
+                <w:t xml:space="preserve">Nonclassical HLA and pseudogenes in maternal–fetal tolerance and cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong Nguyen-Huu</w:t>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Ziane-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Ogrinc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 97 (30), pp.16364-16373. </w:t>
+              <w:t xml:space="preserve">Trends in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.it.2025.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393380v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiler: an open web platform for multi-omics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zirem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1110,51 +1110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain : a journal of neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Brain, pp.awaf417. </w:t>
@@ -1218,51 +1218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1365,51 +1365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Derhourhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1473,77 +1473,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innate immune cells in chimeric antigen receptor therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Jassaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Ziane-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1590,51 +1590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time glioblastoma tumor microenvironment assessment by SpiderMass for improved patient management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zirem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,51 +2035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (20), pp.e70113. </w:t>
@@ -2169,51 +2169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Molecular and Cellular Proteomics, 24 (1), pp.100891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2241,615 +2241,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A co-culture system of macrophages with breast cancer tumoroids to study cell interactions and therapeutic responses</w:t>
+                <w:t xml:space="preserve">Protocol for generating a co-culture of macrophages with breast cancer tumoroids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Ziane Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Salome</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2024.100792⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, STAR Protocols, 6 (1), pp.103536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2024.103536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718878v1</w:t>
+                <w:t xml:space="preserve">hal-04918128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for generating a co-culture of macrophages with breast cancer tumoroids.</w:t>
+                <w:t xml:space="preserve">A co-culture system of macrophages with breast cancer tumoroids to study cell interactions and therapeutic responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Ziane Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Salome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, STAR Protocols, 6 (1), pp.103536. </w:t>
+              <w:t xml:space="preserve">Cell Reports Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cell Reports Methods, 4 (6), pp.100792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2024.103536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2024.100792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918128v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo and Real-Time Metabolic Profiling of Plant-Microbe Interactions in Leaves, Stems, and Roots of Bacterially Inoculated Chardonnay Plantlets using SpiderMass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Ogrinc</w:t>
+                <w:t xml:space="preserve">Inhibition of furin in CAR macrophages directs them toward a proinflammatory phenotype and enhances their antitumor activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Ziane Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essaïd Ait Barka</w:t>
+                <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Clément</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+                <w:t xml:space="preserve">Donna Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01470⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cell Death and Disease, 15, pp.879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-024-07267-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718924v1</w:t>
+                <w:t xml:space="preserve">hal-04918175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of furin in CAR macrophages directs them toward a proinflammatory phenotype and enhances their antitumor activities.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nawale Hajjaji</w:t>
+                <w:t xml:space="preserve">In Vivo and Real-Time Metabolic Profiling of Plant-Microbe Interactions in Leaves, Stems, and Roots of Bacterially Inoculated Chardonnay Plantlets using SpiderMass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Ogrinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaïd Ait Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Kobeissy</w:t>
+                <w:t xml:space="preserve">Christophe Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna Pinheiro</w:t>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Cell Death and Disease, 15, pp.879. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Analytical Chemistry, 96 (34), pp.13821-13829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-024-07267-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918175v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol to analyze 1D and 2D mass spectrometry data from glioblastoma tissues for cancer diagnosis and immune cell identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zirem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3024,1034 +3024,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel apigenin prodrug programmed for alkaline-phosphatase instructed self-inhibition to combat cancer.</w:t>
+                <w:t xml:space="preserve">Fallopian tube lesions as potential precursors of early ovarian cancer: a comprehensive proteomic analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Diamantis</w:t>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. D. Tsiailanis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z. Kanaki</w:t>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07391102.2023.2247083⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Cell Death and Disease, 14, pp.644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-06165-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400762v1</w:t>
+                <w:t xml:space="preserve">hal-04400929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment and characterization of canine mammary tumoroids for translational research.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+                <w:t xml:space="preserve">OpenProt 2.0 builds a path to the functional characterization of alternative proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Provencher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Lucier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bouchaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tierny</w:t>
+                <w:t xml:space="preserve">M. Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-023-01516-2⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nucleic Acids Research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad1050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401119v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocytes express aberrant immunoglobulins as putative gatekeeper of astrocytes to neuronal progenitor conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishment and characterization of canine mammary tumoroids for translational research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouchaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Rybicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Capuz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Estelle Laurent</w:t>
+                <w:t xml:space="preserve">Dominique Tierny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-05737-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, BMC Biology, 21, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-023-01516-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528695v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing non-targeted interactomics approach and subcellular fractionation to increase our understanding of the ghost proteome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Astrocytes express aberrant immunoglobulins as putative gatekeeper of astrocytes to neuronal progenitor conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Osien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Anne Karnoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego-Fernando Garcia del Rio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amelie Bonnefond</w:t>
+                <w:t xml:space="preserve">Estelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.105943⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-05737-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401042v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Omics Data Integration Reveals Sex-Dependent Hippocampal Programming by Maternal High-Fat Diet during Lactation in Adult Mouse Offspring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamza Benderradji</w:t>
+                <w:t xml:space="preserve">Development of a novel apigenin prodrug programmed for alkaline-phosphatase instructed self-inhibition to combat cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Diamantis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pelletier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+                <w:t xml:space="preserve">A. D. Tsiailanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Faivre</w:t>
+                <w:t xml:space="preserve">C. Papaemmanouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Nika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15214691⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Biomolecular Structure and Dynamics, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2023.2247083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398934v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenProt 2.0 builds a path to the functional characterization of alternative proteins.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Employing non-targeted interactomics approach and subcellular fractionation to increase our understanding of the ghost proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Lucier</w:t>
+                <w:t xml:space="preserve">Diego-Fernando Garcia del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Levesque</w:t>
+                <w:t xml:space="preserve">S. Eyckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Nucleic Acids Research, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Iscience, 26, pp.105943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad1050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.105943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423840v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallopian tube lesions as potential precursors of early ovarian cancer: a comprehensive proteomic analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Omics Data Integration Reveals Sex-Dependent Hippocampal Programming by Maternal High-Fat Diet during Lactation in Adult Mouse Offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Benderradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Alexandre Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Cell Death and Disease, 14, pp.644. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (21), pp.4691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-06165-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15214691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400929v1</w:t>
+                <w:t xml:space="preserve">hal-04398934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol to identify human subcellular alternative protein interactions using cross-linking mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego-Fernando Garcia del Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAR Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, STAR Protocols, 4 (3), pp.102380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4219,1361 +4219,1361 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrocytes express aberrant immunoglobulins as putative gatekeeper of astrocytes to neuronal progenitor conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Osien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melodie-Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Cell Death and Disease, 14 (4), pp.237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41419-023-05737-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278200v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophylactic Radical Fimbriectomy with Delayed Oophorectomy in Women with a High Risk of Developing an Ovarian Carcinoma: Results of a Prospective National Pilot Study</w:t>
+                <w:t xml:space="preserve">Comparing MS imaging of lipids by WALDI and MALDI: two technologies for evaluating a common ground truth in MS imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Leblanc</w:t>
+                <w:t xml:space="preserve">Lea Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zirem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Narducci</w:t>
+                <w:t xml:space="preserve">Florence Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Ferron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Charvolin</w:t>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15041141⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Analyst, 148, pp.4982-4986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3an01096a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068556v1</w:t>
+                <w:t xml:space="preserve">hal-04401014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing MS imaging of lipids by WALDI and MALDI: two technologies for evaluating a common ground truth in MS imaging.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prophylactic Radical Fimbriectomy with Delayed Oophorectomy in Women with a High Risk of Developing an Ovarian Carcinoma: Results of a Prospective National Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Narducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Ledoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yanis Zirem</w:t>
+                <w:t xml:space="preserve">Gwénaël Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Renaud</w:t>
+                <w:t xml:space="preserve">Audrey Mailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+                <w:t xml:space="preserve">Jean Yves Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Analyst, 148, pp.4982-4986. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3an01096a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15041141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401014v2</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in glioblastoma research: focus on the tumor microenvironment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Bauchet</w:t>
+                <w:t xml:space="preserve">Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Osien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Anne Karnoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trecan.2022.09.005⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (8), pp.526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-06037-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860005v1</w:t>
+                <w:t xml:space="preserve">hal-04528686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+                <w:t xml:space="preserve">Challenges in glioblastoma research: focus on the tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bikfalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Alves da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vianney Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (8), pp.526. </w:t>
+              <w:t xml:space="preserve">Trends in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.9-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-06037-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trecan.2022.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528686v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+                <w:t xml:space="preserve">Early Diagnosis: End-to-End CNN–LSTM Models for Mass Spectrometry Data Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-06143-x⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (36), pp.13431-13437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278155v1</w:t>
+                <w:t xml:space="preserve">hal-04459618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Diagnosis: End-to-End CNN–LSTM Models for Mass Spectrometry Data Classification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+                <w:t xml:space="preserve">Correction: Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Osien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Anne Karnoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 95 (36), pp.13431-13437. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (10), pp.677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c00613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-06143-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459618v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Spectrometry-Based Differentiation of Oral Tongue Squamous Cell Carcinoma and Nontumor Regions With the SpiderMass Technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-tissue spatially resolved glycoproteomics guided by N-glycan imaging reveal global dysregulation of canine glioma glycoproteomic landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Attencourt</w:t>
+                <w:t xml:space="preserve">Stacy Alyse Malaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Colin</w:t>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Boudahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riad Tebbakha</w:t>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Kobeissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oral Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/froh.2022.827360⟩</w:t>
+              <w:t xml:space="preserve">Cell Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.30-42.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2021.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722795v1</w:t>
+                <w:t xml:space="preserve">hal-04460596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-tissue spatially resolved glycoproteomics guided by N-glycan imaging reveal global dysregulation of canine glioma glycoproteomic landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct In Vivo Analysis of CBD- and THC-Acid Cannabinoids and Classification of Cannabis Cultivars Using SpiderMass.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Ogrinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacy Alyse Malaker</w:t>
+                <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusal Quanico</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+                <w:t xml:space="preserve">N. Gengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2021.05.007⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Metabolites, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12060480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460596v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct In Vivo Analysis of CBD- and THC-Acid Cannabinoids and Classification of Cannabis Cultivars Using SpiderMass.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Mass Spectrometry-Based Differentiation of Oral Tongue Squamous Cell Carcinoma and Nontumor Regions With the SpiderMass Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Attencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schneider</w:t>
+                <w:t xml:space="preserve">Emilien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourmaud</w:t>
+                <w:t xml:space="preserve">Ahmed Boudahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gengler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+                <w:t xml:space="preserve">Riad Tebbakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Metabolites, 12, </w:t>
+              <w:t xml:space="preserve">Frontiers in Oral Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12060480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/froh.2022.827360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412905v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trop-2, Na+/K+ ATPase, CD9, PKCα, cofilin assemble a membrane signaling super-complex that drives colorectal cancer growth and invasion</w:t>
               </w:r>
@@ -5693,77 +5693,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Antibody Dependant Neurite Outgrowth Modulation Response Involvement in Spinal Cord Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie-Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Osien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5827,90 +5827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of the glioblastoma proteome reveals specific molecular signatures and markers of survival.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5961,77 +5961,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path to clonal theranostics in luminal breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6089,912 +6089,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling a ghost proteome in the glioblastoma non-coding rnas</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neurotrauma investigation through spatial omics guided by mass spectrometry imaging: Target identification and clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Zibara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Kerbaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Khoshman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.703583⟩</w:t>
+              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1), pp.189-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mas.21719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011459v1</w:t>
+                <w:t xml:space="preserve">hal-04443805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein kinase c activation drives a differentiation program in an oligodendroglial precursor model through the modulation of specific biological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Damato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiana Pieragostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, International Journal of Molecular Sciences, 22 (10), pp.5245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22105245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of proprotein convertases in the regulation of the function of immune cells in the oncoimmune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.667850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2021.667850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot-assisted spidermass for in vivo real-time topography mass spectrometry imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling a ghost proteome in the glioblastoma non-coding rnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Ogrinc</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01692⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Frontiers in Cell and Developmental Biology, 9, pp.703583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.703583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990566v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer surgery 2. 0: guidance by real-time molecular technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Robot-assisted spidermass for in vivo real-time topography mass spectrometry imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chann Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Analytical Chemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmed.2021.04.001⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05016823v1</w:t>
+                <w:t xml:space="preserve">hal-03990566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding Light on the Ghost Proteome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Cardon</w:t>
+                <w:t xml:space="preserve">Cancer surgery 2. 0: guidance by real-time molecular technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Ogrinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Takats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tibs.2020.10.003⟩</w:t>
+              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Trends in Molecular Medicine, 27 (6), pp.602-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmed.2021.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04446903v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotrauma investigation through spatial omics guided by mass spectrometry imaging: Target identification and clinical applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shedding Light on the Ghost Proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (1), pp.189-205. </w:t>
+              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.239-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mas.21719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tibs.2020.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443805v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of coxsackievirus b4 in pancreatic ? cells disturbs insulin maturation, pattern of cellular proteins, and dna methylation</w:t>
+                <w:t xml:space="preserve">Persistence of Coxsackievirus B4 in Pancreatic β Cells Disturbs Insulin Maturation, Pattern of Cellular Proteins, and DNA Methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magloire Pandoua Nekoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bertin</w:t>
@@ -7033,480 +7033,480 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Microorganisms, 9 (6), pp.1125. </w:t>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.1125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms9061125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955619v1</w:t>
+                <w:t xml:space="preserve">inserm-04456755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaceome proteomic of glioblastoma revealed potential targets for immunotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Firas Kobeissy</w:t>
+                <w:t xml:space="preserve">Persistence of coxsackievirus b4 in pancreatic ? cells disturbs insulin maturation, pattern of cellular proteins, and dna methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magloire Pandoua Nekoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famara Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.746168⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Microorganisms, 9 (6), pp.1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9061125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009596v1</w:t>
+                <w:t xml:space="preserve">hal-03955619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic anti-glioma effect of the combined action of pcsk inhibitor with the anti-tumoral factors secreted by poly (i:c)-stimulated macrophages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Surfaceome proteomic of glioblastoma revealed potential targets for immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawale Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tierny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41417-020-00286-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Frontiers in Immunology, 12, pp.746168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.746168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009706v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Coxsackievirus B4 in Pancreatic β Cells Disturbs Insulin Maturation, Pattern of Cellular Proteins, and DNA Methylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+                <w:t xml:space="preserve">Therapeutic anti-glioma effect of the combined action of pcsk inhibitor with the anti-tumoral factors secreted by poly (i:c)-stimulated macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Kobeissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tierny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9061125⟩</w:t>
+              <w:t xml:space="preserve">Cancer Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cancer Gene Therapy, 29, pp.22-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41417-020-00286-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04456755v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In utero exposure to metformin reduces the fertility of male offspring in adulthood</w:t>
               </w:r>
@@ -7518,51 +7518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khoueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7626,90 +7626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct water-assisted laser desorption/ionization mass spectrometry lipidomic analysis and classification of formalin-fixed paraffin-embedded sarcoma tissues without dewaxing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Damien Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouchaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7760,103 +7760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth proteomics analysis of sentinel lymph nodes from individuals with endometrial cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Cell Reports Medicine, 2 (6), pp.100318. </w:t>
@@ -7907,77 +7907,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward high spatially resolved proteomics using expansion microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauranne Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8022,1095 +8022,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative learning enables convolutional neural network representations for small mass spectrometry data classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Characterization of Immune Cell-derived Extracellular Vesicles and Studying Functional Impact on Cell Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Ogrinc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19354-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/60118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132326v1</w:t>
+                <w:t xml:space="preserve">inserm-02941600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinal Cord Injury: Animal Models, Imaging Tools and the Treatment Strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Location of neonatal microglia drives small extracellular vesicles content and biological functions in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Mojzisova</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11064-019-02800-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.1727637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20013078.2020.1727637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941635v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference and Ghost Proteins Identification in Rat C6 Glioma Extracellular Vesicles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+                <w:t xml:space="preserve">Openprot 2021: deeper functional annotation of the coding potential of eukaryotic genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie A. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lucier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101045⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nucleic Acids Research, 49 (D1), pp.D380-D388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941792v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonic Anhydrase XII Expression Is Modulated during Epithelial Mesenchymal Transition and Regulated through Protein Kinase C Signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Damato</w:t>
+                <w:t xml:space="preserve">Cumulative learning enables convolutional neural network representations for small mass spectrometry data classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Ogrinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21030715⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19354-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941786v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canine Bone Marrow Mesenchymal Stem Cell Conditioned Media Affect Bacterial Growth, Biofilm-Associated Staphylococcus aureus and AHL-Dependent Quorum Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spinal Cord Injury: Animal Models, Imaging Tools and the Treatment Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasa Cizkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dobroslava Bujnakova</w:t>
+                <w:t xml:space="preserve">Veronika Cubinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Cuvalova</w:t>
+                <w:t xml:space="preserve">Filip Humenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Cizek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+                <w:t xml:space="preserve">Zuzana Mojzisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Microorganisms, 8 (10), pp.1478. </w:t>
+              <w:t xml:space="preserve">Neurochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (1), pp.134-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8101478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11064-019-02800-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934301v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Immune Cell-derived Extracellular Vesicles and Studying Functional Impact on Cell Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reference and Ghost Proteins Identification in Rat C6 Glioma Extracellular Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/60118⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.101045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941600v1</w:t>
+                <w:t xml:space="preserve">inserm-02941792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of neonatal microglia drives small extracellular vesicles content and biological functions in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+                <w:t xml:space="preserve">Carbonic Anhydrase XII Expression Is Modulated during Epithelial Mesenchymal Transition and Regulated through Protein Kinase C Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ravaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Fonzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredaria Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Damato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20013078.2020.1727637⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), pp.715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21030715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941810v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Openprot 2021: deeper functional annotation of the coding potential of eukaryotic genomes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canine Bone Marrow Mesenchymal Stem Cell Conditioned Media Affect Bacterial Growth, Biofilm-Associated Staphylococcus aureus and AHL-Dependent Quorum Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Levesque</w:t>
+                <w:t xml:space="preserve">Dobroslava Bujnakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Leblanc</w:t>
+                <w:t xml:space="preserve">Anna Cuvalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Jacques</w:t>
+                <w:t xml:space="preserve">Milan Cizek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Humenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nucleic Acids Research, 49 (D1), pp.D380-D388. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Microorganisms, 8 (10), pp.1478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8101478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028636v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid biopsies for diagnosing and monitoring primary tumors of the central nervous system</w:t>
               </w:r>
@@ -9122,51 +9122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Soffietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9226,103 +9226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Studies Revealed a Ghost Proteome in PC1/3 KD Macrophages under Antitumoral Resistance Induced by IL-10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgehan Ozcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -9360,103 +9360,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative proteins are functional regulators in cell reprogramming by PKA activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Damato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (14), pp.7864-7882. </w:t>
@@ -9507,77 +9507,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of a Proprotein Convertase Inhibitor in Reactivation of Tumor-Associated Macrophages and Inhibition of Glioma Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9628,77 +9628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sars-cov-2 interactome with human ghost proteome: a neglected world encompassing a wealth of biological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Microorganisms, 8 (12), pp.2036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9732,77 +9732,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hidden Human Proteome Signature Characterizes the Epithelial Mesenchymal Transition Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziano Verri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Damato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Trerotola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9872,1125 +9872,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02941785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canine Bone Marrow-derived Mesenchymal Stem Cells: Genomics, Proteomics and Functional Analyses of Paracrine Factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dasa Cizkova</w:t>
+                <w:t xml:space="preserve">Distinct Protein Expression Networks are Activated in Microglia Cells after Stimulation with IFN-γ and IL-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Cikos</w:t>
+                <w:t xml:space="preserve">Annamaria Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Luptakova</w:t>
+                <w:t xml:space="preserve">Alessandro Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aladar Madari</w:t>
+                <w:t xml:space="preserve">Stefania de Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Damato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (9), pp.1824-1835. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA119.001507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells8060580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941608v1</w:t>
+                <w:t xml:space="preserve">inserm-02941561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of microglia-derived extracellular vesicles: towards miRNA signatures and neuroprotection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Matrix-Assisted Laser Desorption/Ionization-Mass Spectrometry Imaging of Lipids in Experimental Model of Traumatic Brain Injury Detecting Acylcarnitines as Injury Related Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesco Drago</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12951-019-0551-6⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (18), pp.11879-11887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941595v1</w:t>
+                <w:t xml:space="preserve">inserm-02941587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALK4/5-dependent TGF-β signaling contributes to the crosstalk between neurons and microglia following axonal lesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanina Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.6896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-43328-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02941574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic profile of high-risk luminal A early breast cancers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+                <w:t xml:space="preserve">Canine Bone Marrow-derived Mesenchymal Stem Cells: Genomics, Proteomics and Functional Analyses of Paracrine Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Humenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasa Cizkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Cikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Luptakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladar Madari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2019.37.15_suppl.3077⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (9), pp.1824-1835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA119.001507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941546v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiverse nature of epithelial to mesenchymal transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Marchisio</w:t>
+                <w:t xml:space="preserve">Isolation of microglia-derived extracellular vesicles: towards miRNA signatures and neuroprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanina Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12951-019-0551-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.semcancer.2018.11.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940760v1</w:t>
+                <w:t xml:space="preserve">inserm-02941595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclei of HeLa cells interactomes unravel a network of ghost proteins involved in proteins translation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Franck</w:t>
+                <w:t xml:space="preserve">Proteomic profile of high-risk luminal A early breast cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawale Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.05.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (15_suppl), pp.3077-3077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2019.37.15_suppl.3077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941645v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Protein Expression Networks are Activated in Microglia Cells after Stimulation with IFN-γ and IL-4</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Romano</w:t>
+                <w:t xml:space="preserve">The multiverse nature of epithelial to mesenchymal transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Trerotola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania de Domenico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Damato</w:t>
+                <w:t xml:space="preserve">Marco Marchisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (6), pp.580. </w:t>
+              <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8060580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.semcancer.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941561v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-Assisted Laser Desorption/Ionization-Mass Spectrometry Imaging of Lipids in Experimental Model of Traumatic Brain Injury Detecting Acylcarnitines as Injury Related Markers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nuclei of HeLa cells interactomes unravel a network of ghost proteins involved in proteins translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (18), pp.11879-11887. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1863 (10), pp.1458-1470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941587v1</w:t>
+                <w:t xml:space="preserve">inserm-02941645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific lipid metabolic profile is associated with the epithelial mesenchymal transition program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Giudetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania de Domenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11067,51 +11067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Sample Preparation Workflow for Improved Identification of Ghost Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11119,51 +11119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (1), pp.1122-1129. </w:t>
@@ -11201,64 +11201,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-assisted laser desorption/ionization mass spectrometry for minimally invasive in vivo and real-time surface analysis using SpiderMass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11463,252 +11463,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02941660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PC1/3 KD Macrophages Exhibit Resistance to the Inhibitory Effect of IL-10 and a Higher TLR4 Activation Rate, Leading to an Anti-Tumoral Phenotype</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass spectrometry-based intraoperative tumor diagnostics: a letter in reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells8121490⟩</w:t>
+              <w:t xml:space="preserve">Future Science OA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (7), pp.FSO403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2144/fsoa-2019-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941565v1</w:t>
+                <w:t xml:space="preserve">inserm-02941629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry-based intraoperative tumor diagnostics: a letter in reply</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PC1/3 KD Macrophages Exhibit Resistance to the Inhibitory Effect of IL-10 and a Higher TLR4 Activation Rate, Leading to an Anti-Tumoral Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilgehan-Aybike Ozcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Beillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Science OA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (7), pp.FSO403. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (12), pp.1490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2144/fsoa-2019-0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells8121490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941629v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of Ambient Laser Desorption Ionisation Mass Spectrometry (ALDI-MS) Improves Lipid-Based Microbial Species Level Identification</w:t>
               </w:r>
@@ -11828,103 +11828,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Spatiotemporal Microproteomics Landscape in Experimental Model of Traumatic Brain Injury Unveils a link to Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (8), pp.1669-1682. </w:t>
@@ -11956,1539 +11956,1539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02941592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time and in vivo pharmaceutical and environmental studies with SpiderMass instrument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain-Cortex Microglia-Derived Exosomes: Nanoparticles for Glioma Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasa Cizkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fatou</w:t>
+                <w:t xml:space="preserve">Petra Majerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Saudemont</w:t>
+                <w:t xml:space="preserve">Eva Petrovova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Duhamel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Focsa</w:t>
+                <w:t xml:space="preserve">Lubomir Medvecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.339⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.1205-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201701198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940936v1</w:t>
+                <w:t xml:space="preserve">inserm-02940806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-catenin knockdown promotes NHERF1-mediated survival of colorectal cancer cells: implications for a double-targeted therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe La Regina</w:t>
+                <w:t xml:space="preserve">Lipid Changes Associated with Traumatic Brain Injury Revealed by 3D MALDI-MSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Trede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Kobeissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Zibara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-018-0170-y⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (17), pp.10568-10576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940774v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering molecular consequences of the proprotein convertase 1/3 inhibition in macrophages for application in anti-tumour immunotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Duhamel</w:t>
+                <w:t xml:space="preserve">Real time and in vivo pharmaceutical and environmental studies with SpiderMass instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 282, pp.80-85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.07.002⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 281, pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445717v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporally and spatially-resolved microproteomics and MALDI MSI lipidomic analysis for traumatic brain injury biomarker identification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+                <w:t xml:space="preserve">β-catenin knockdown promotes NHERF1-mediated survival of colorectal cancer cells: implications for a double-targeted therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Saponaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Sergio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Coluccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe La Regina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.327⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (24), pp.3301-3316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-018-0170-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940837v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic expression profile of injured rat peripheral nerves revealed biological networks and processes associated with nerve regeneration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Stanca</w:t>
+                <w:t xml:space="preserve">Deciphering molecular consequences of the proprotein convertase 1/3 inhibition in macrophages for application in anti-tumour immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velia La Pesa</w:t>
+                <w:t xml:space="preserve">Tsukasa Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Aloisi</w:t>
+                <w:t xml:space="preserve">Rinaldo van Meel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 233 (8), pp.6207-6223. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 282, pp.80-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.26478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940755v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Proteins Encoded by Unannotated ORFs are Rising Stars of the Proteome, Confirming Shortcomings in Genome Annotations and Current Vision of an mRNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Temporally and spatially-resolved microproteomics and MALDI MSI lipidomic analysis for traumatic brain injury biomarker identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Kobeissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Zibara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 280S, pp.S8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201700058⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940662v1</w:t>
+                <w:t xml:space="preserve">inserm-02940837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Protein Coded by a Short Open Reading Frame, Not by the Annotated Coding Sequence, Is the Main Gene Product of the Dual-Coding Gene MIEF1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivian Delcourt</w:t>
+                <w:t xml:space="preserve">Proteomic expression profile of injured rat peripheral nerves revealed biological networks and processes associated with nerve regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Brunelle</w:t>
+                <w:t xml:space="preserve">Eleonora Stanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Roy</w:t>
+                <w:t xml:space="preserve">Velia La Pesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+                <w:t xml:space="preserve">Laura Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (12), pp.2402-2411. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 233 (8), pp.6207-6223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA118.000593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcp.26478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940894v1</w:t>
+                <w:t xml:space="preserve">inserm-02940755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicinal Leech CNS as a Model for Exosome Studies in the Crosstalk between Microglia and Neurons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanina Arab</w:t>
+                <w:t xml:space="preserve">Small Proteins Encoded by Unannotated ORFs are Rising Stars of the Proteome, Confirming Shortcomings in Genome Annotations and Current Vision of an mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa S. Al-Amri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antanas Staskevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19124124⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.1700058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201700058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183492v1</w:t>
+                <w:t xml:space="preserve">inserm-02940662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Atmospheric Pressure Infrared Matrix-Assisted Laser Desorption-Ionization Mass Spectrometry (Remote IR-MALDI MS) of Proteins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jusal Quanico</w:t>
+                <w:t xml:space="preserve">The Protein Coded by a Short Open Reading Frame, Not by the Annotated Coding Sequence, Is the Main Gene Product of the Dual-Coding Gene MIEF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Focsa</w:t>
+                <w:t xml:space="preserve">Annie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (8), pp.1637-1649. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.TIR117.000582⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 17 (12), pp.2402-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA118.000593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940859v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Changes Associated with Traumatic Brain Injury Revealed by 3D MALDI-MSI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kazem Zibara</w:t>
+                <w:t xml:space="preserve">Medicinal Leech CNS as a Model for Exosome Studies in the Crosstalk between Microglia and Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanina Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa S. Al-Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Le Marrec-Croq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02682⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.4124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19124124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940820v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-Cortex Microglia-Derived Exosomes: Nanoparticles for Glioma Therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eva Petrovova</w:t>
+                <w:t xml:space="preserve">Remote Atmospheric Pressure Infrared Matrix-Assisted Laser Desorption-Ionization Mass Spectrometry (Remote IR-MALDI MS) of Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubomir Medvecky</w:t>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (10), pp.1205-1214. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (8), pp.1637-1649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201701198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.TIR117.000582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940806v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MALDI mass spectrometry imaging reveals specific localization of long-chain acylcarnitines within a 10-day time window of spinal cord injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Hauberg-Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13591,51 +13591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Stress in Aging Brain: Nutritional and Pharmacological Interventions for Neurodegenerative Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Giudetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Cassano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13721,51 +13721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerry Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Visalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13816,90 +13816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Intrathecal Delivery of Mesenchymal Stromal Cells Conditioned Medium Improves Functional Recovery in a Rat Model of Spinal Cord Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasa Cizkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Cubinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Smolek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Danko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13950,77 +13950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paclitaxel Treatment and Proprotein Convertase 1/3 (PC1/3) Knockdown in Macrophages is a Promising Antiglioma Strategy as Revealed by Proteomics and Cytotoxicity Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Natalia Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14084,64 +14084,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Molecular Diagnosis of Tumors Using Water-Assisted Laser Desorption/Ionization Mass Spectrometry Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14218,77 +14218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding new light on spinal cord injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasa Cizkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melodie Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14365,64 +14365,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can real time molecular analyses change the paradigm of dog sarcoma diagnosis and classification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14512,77 +14512,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (2), pp.357-372. </w:t>
@@ -14614,507 +14614,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02941492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Mass Spectrometry Imaging and Top-down Microproteomics Reveals Evidence of a Hidden Proteome in Ovarian Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivian Delcourt</w:t>
+                <w:t xml:space="preserve">Integrated mass spectrometry imaging and omics workflows on the same tissue section using grid-aided, parafilm-assisted microdissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1861 (7), pp.1702-1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940659v1</w:t>
+                <w:t xml:space="preserve">inserm-02940635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Catenin Knockdown Affects Mitochondrial Biogenesis and Lipid Metabolism in Breast Cancer Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Gaballo</w:t>
+                <w:t xml:space="preserve">Combined Mass Spectrometry Imaging and Top-down Microproteomics Reveals Evidence of a Hidden Proteome in Ovarian Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Narducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00544⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449125v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated mass spectrometry imaging and omics workflows on the same tissue section using grid-aided, parafilm-assisted microdissection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">β-Catenin Knockdown Affects Mitochondrial Biogenesis and Lipid Metabolism in Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Stanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Priore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gaballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1861 (7), pp.1702-1714. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940635v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NanoLC-MS coupling of liquid microjunction microextraction for on-tissue proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1865 (7), pp.891-900. </w:t>
@@ -15165,64 +15165,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of non-supervised MALDI mass spectrometry imaging combined with microproteomics for glioma grade III classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15298,130 +15298,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Catenin Knockdown Affects Mitochondrial Biogenesis and Lipid Metabolism in Breast Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Stanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Priore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gaballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2017.00544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02940615v1</w:t>
@@ -15432,51 +15432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic and transcriptomic investigation of acne vulgaris microcystic and papular lesions: Insights in the understanding of its pathophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15579,64 +15579,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RhoA Inhibitor Treatment At Acute Phase of Spinal Cord Injury May Induce Neurite Outgrowth and Synaptogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasa Cizkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melodie Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15694,1430 +15694,1430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proprotein convertase PC1/3 regulates TLR9 trafficking and the associated signaling pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancer and life-history traits: lessons from host–parasite interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rodet</w:t>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Murgoci</w:t>
+                <w:t xml:space="preserve">Christa Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Desjardins</w:t>
+                <w:t xml:space="preserve">Peter A Biro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gagnon</w:t>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep19360⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143 (5), pp.533-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182016000147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940434v1</w:t>
+                <w:t xml:space="preserve">hal-01278593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects immunologiques du cancer de l’ovaire : perspectives thérapeutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Nayama</w:t>
+                <w:t xml:space="preserve">Proprotein convertase 1/3 inhibited macrophages: A novel therapeutic based on drone macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Collinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+                <w:t xml:space="preserve">Adriana Murgoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vinatier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (9), pp.1020-1036. </w:t>
+              <w:t xml:space="preserve">EuPA Open Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.20-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2016.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euprot.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940288v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host manipulation by cancer cells: Expectations, facts, and therapeutic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translating epithelial mesenchymal transition markers into the clinic: Novel insights from proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Trerotola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tazzio Tissot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+                <w:t xml:space="preserve">Anna Giudetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bies.201500163⟩</w:t>
+              <w:t xml:space="preserve">EuPA Open Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euprot.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278160v1</w:t>
+                <w:t xml:space="preserve">inserm-02940397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprotein convertase 1/3 inhibited macrophages: A novel therapeutic based on drone macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Day</w:t>
+                <w:t xml:space="preserve">The proprotein convertase PC1/3 regulates TLR9 trafficking and the associated signaling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murgoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuPA Open Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euprot.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.19360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447345v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer and life-history traits: lessons from host–parasite interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aspects immunologiques du cancer de l’ovaire : perspectives thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182016000147⟩</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (9), pp.1020-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278593v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating epithelial mesenchymal transition markers into the clinic: Novel insights from proteomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Giudetti</w:t>
+                <w:t xml:space="preserve">Host manipulation by cancer cells: Expectations, facts, and therapeutic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tazzio Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacqueline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuPA Open Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (3), pp.276-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.201500163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euprot.2016.01.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940397v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo Real-Time Mass Spectrometry for Guided Surgery Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Leblanc</w:t>
+                <w:t xml:space="preserve">Proteomic Analysis of the Spatio-temporal Based Molecular Kinetics of Acute Spinal Cord Injury Identifies a Time- and Segment-specific Window for Effective Tissue Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasa Cizkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Vinatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violette Mesdag</w:t>
+                <w:t xml:space="preserve">Serge Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep25919⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (8), pp.2641-2670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M115.057794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940425v1</w:t>
+                <w:t xml:space="preserve">hal-01850361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of the Spatio-temporal Based Molecular Kinetics of Acute Spinal Cord Injury Identifies a Time- and Segment-specific Window for Effective Tissue Repair</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Franck</w:t>
+                <w:t xml:space="preserve">In vivo Real-Time Mass Spectrometry for Guided Surgery Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Nataf</w:t>
+                <w:t xml:space="preserve">Violette Mesdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (8), pp.2641-2670. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M115.057794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep25919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850361v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proteomic Analysis of Human Uterine Myoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially-resolved protein surface microsampling from tissue sections using liquid extraction surface analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Rizzello</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Simeone</w:t>
+                <w:t xml:space="preserve">Annie Desmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1389203717666160322150603⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (11-12), pp.1622-1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201500508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447450v1</w:t>
+                <w:t xml:space="preserve">inserm-02940393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-resolved protein surface microsampling from tissue sections using liquid extraction surface analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+                <w:t xml:space="preserve">A Proteomic Analysis of Human Uterine Myoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rizzello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Desmons</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
+                <w:t xml:space="preserve">Marcello Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201500508⟩</w:t>
+              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1389203717666160322150603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940393v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-tissue Direct Monitoring of Global Hydrogen/Deuterium Exchange by MALDI Mass Spectrometry: Tissue Deuterium Exchange Mass Spectrometry (TDXMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17158,563 +17158,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome-wide characterization of signalling interactions in the hippocampal CA4/DG subfield of patients with Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rivka Ravid</w:t>
+                <w:t xml:space="preserve">Substrate-Mediated Laser Ablation under Ambient Conditions for Spatially-Resolved Tissue Proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5, pp.11138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep11138⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 5, pp.18135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940247v1</w:t>
+                <w:t xml:space="preserve">inserm-02940254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-Mediated Laser Ablation under Ambient Conditions for Spatially-Resolved Tissue Proteomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Ziskind</w:t>
+                <w:t xml:space="preserve">Proteome-wide characterization of signalling interactions in the hippocampal CA4/DG subfield of patients with Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae Ho Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taewook Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Heinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivka Ravid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5, pp.18135. </w:t>
+              <w:t xml:space="preserve">, 2015, 5, pp.11138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep18135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep11138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940254v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal immune benefit based on complementary production of antibiotics by the leech Hirudo verbana and its gut symbiont Aeromonas veronii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parafilm-assisted microdissection: a sampling method for mass spectrometry-based identification of differentially expressed prostate cancer protein biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Massol</w:t>
+                <w:t xml:space="preserve">J. Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+                <w:t xml:space="preserve">J. Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+                <w:t xml:space="preserve">J. Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roger</w:t>
+                <w:t xml:space="preserve">R. Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.17498. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (22), pp.4564-4567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep17498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cc08331h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239548v1</w:t>
+                <w:t xml:space="preserve">inserm-02940232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parafilm-assisted microdissection: a sampling method for mass spectrometry-based identification of differentially expressed prostate cancer protein biomarkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reciprocal immune benefit based on complementary production of antibiotics by the leech Hirudo verbana and its gut symbiont Aeromonas veronii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Quanico</w:t>
+                <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Franck</w:t>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gimeno</w:t>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sabbagh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+                <w:t xml:space="preserve">Emmanuel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (22), pp.4564-4567. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.17498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cc08331h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep17498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940232v1</w:t>
+                <w:t xml:space="preserve">hal-01239548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivery of Alginate Scaffold Releasing Two Trophic Factors for Spinal Cord Injury Repair</w:t>
               </w:r>
@@ -17834,103 +17834,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of sustained dual-factor presentation on the expansion and differentiation of neural progenitors in affinity-binding alginate scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasa Cizkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Slovinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Grulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Cikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (8), pp.918-929. </w:t>
@@ -17980,51 +17980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of protein composition along the rostro-caudal axis after spinal cord injury: proteomic, in vitro and in vivo analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasa Cizkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18032,51 +18032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Slovinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Grulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, </w:t>
@@ -18248,51 +18248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation properties of factors released by bone marrow stromal cells on activated microglia: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasa Cizkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18382,51 +18382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calreticulin contributes to C1q-dependent recruitment of microglia in the leech Hirudo medicinalis following a CNS injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Le Marrec-Croq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Bocquet-Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18434,51 +18434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Vizioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Science Monitor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20, pp.644-653. </w:t>
@@ -18555,51 +18555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Bi Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Hye Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18662,51 +18662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of liquid microjunction extraction strategy for improving protein identification from tissue sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18808,90 +18808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microproteomics by liquid extraction surface analysis: Application to FFPE tissue to study the fimbria region of tubo‐ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18993,51 +18993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19109,90 +19109,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification-Based Mass Spectrometry Imaging of Proteins by Parafilm Assisted Microdissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85 (17), pp.8127-8134. </w:t>
@@ -19390,64 +19390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19536,51 +19536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19804,51 +19804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Longuespée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra van Remoortere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19929,77 +19929,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Sethi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailey Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (4), pp.430-438. </w:t>
@@ -20075,64 +20075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20502,51 +20502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (9), pp.2023-2033. </w:t>
@@ -20623,64 +20623,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Arafah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (19), pp.8193-8202. </w:t>
@@ -20712,338 +20712,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detergent addition to tryptic digests and ion mobility separation prior to MS/MS improves peptide yield and protein identification for in situ proteomic investigation of frozen and formalin‐fixed paraffin‐embedded adenocarcinoma tissue sections</w:t>
+                <w:t xml:space="preserve">Ex-vivo detection of neural events using THz BioMEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐claude Djidja</w:t>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Francese</w:t>
+                <w:t xml:space="preserve">Thomas Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Loadman</w:t>
+                <w:t xml:space="preserve">Dominique Croix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Sutton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Science Monitor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (9), pp.MT121-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456042v1</w:t>
+                <w:t xml:space="preserve">ird-00436065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-vivo detection of neural events using THz BioMEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detergent addition to tryptic digests and ion mobility separation prior to MS/MS improves peptide yield and protein identification for in situ proteomic investigation of frozen and formalin‐fixed paraffin‐embedded adenocarcinoma tissue sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐claude Djidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Francese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+                <w:t xml:space="preserve">Paul Loadman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dargent</w:t>
+                <w:t xml:space="preserve">Chris Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Croix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Scriven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Science Monitor</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (10), pp.2750-2763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200800624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00436065v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue imaging using MALDI-MS: a new frontier of histopathology proteomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (3), pp.413-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21077,103 +21077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular MALDI imaging: an emerging technology for neuroscience studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Croix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Macagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 68 (6), pp.845-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21220,77 +21220,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial challenge promotes the regenerative process of the injured central nervous system of the medicinal leech by inducing the synthesis of antimicrobial peptides in neurons and microglia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schikorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Leippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Slomianny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21332,103 +21332,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathepsin L and cystatin B gene expression discriminates immune coelomic cells in the leech Theromyzon tessulatum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (7), pp.795-807. </w:t>
@@ -21505,51 +21505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Macagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21664,51 +21664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Vizioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
@@ -21752,325 +21752,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the first non-insect invertebrate functional angiotensin-converting enzyme: leech TtACE resembles the N-domain of mammalian ACE</w:t>
+                <w:t xml:space="preserve">Up-regulation of Neurohemerythrin Expression in the Central Nervous System of the Medicinal Leech, Hirudo medicinalis, following Septic Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+                <w:t xml:space="preserve">David Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Michaud</w:t>
+                <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Deloffre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+                <w:t xml:space="preserve">Didier Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Levoye</w:t>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 382 (2), pp.565-573. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (42), pp.43828-43837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20040522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m403073200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570950v1</w:t>
+                <w:t xml:space="preserve">hal-05556811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-regulation of Neurohemerythrin Expression in the Central Nervous System of the Medicinal Leech, Hirudo medicinalis, following Septic Injury</w:t>
+                <w:t xml:space="preserve">Characterization of the first non-insect invertebrate functional angiotensin-converting enzyme: leech TtACE resembles the N-domain of mammalian ACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vergote</w:t>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
+                <w:t xml:space="preserve">Annie Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+                <w:t xml:space="preserve">Angélique Levoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 279 (42), pp.43828-43837. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 382 (2), pp.565-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m403073200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20040522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556811v1</w:t>
+                <w:t xml:space="preserve">hal-04570950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis in the leech Theromyzon tessulatum: involvement of cystatin B in innate immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22160,103 +22160,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of Two Novel Antibacterial Peptides Inducible upon Bacterial Challenge in an Annelid, the Leech Theromyzon tessulatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (30), pp.30973-30982. </w:t>
@@ -22294,51 +22294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of chromogranin-derived antimicrobial peptides in plasma during coronary artery bypass surgery and evidence of an immune origin of these peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22574,51 +22574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential distribution and defence involvement of antimicrobial peptides in mussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22721,90 +22721,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therostasin, a Novel Clotting Factor Xa Inhibitor from the Rhynchobdellid Leech, Theromyzon tessulatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (42), pp.32701-32707. </w:t>
@@ -22842,90 +22842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of Mytilins in Mussel Antimicrobial Defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22972,51 +22972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leech egg-laying-like hormone: structure, neuronal distribution and phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23153,51 +23153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 49 (1-2), pp.229-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23243,51 +23243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Characterization of a Novel Neuropeptide from the Central Nervous System of the Leech Erpobdella octoculata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23377,51 +23377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification, Sequence Analysis, and Cellular Localization of a Prodynorphin-derived Peptide Related to the α-Neo-endorphin in the Rhynchobdellid Leech Theromyzon tessulatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23507,51 +23507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of osmoregulator peptides from the brain of the leech Theromyzon tessulatum: IPEPYVWD and IPEPYVWD-amide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23623,51 +23623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Characterization of a Diuretic Peptide from the Central Nervous System of the Leech Erpobdella octoculata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23779,51 +23779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 190 (3), pp.175-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23869,51 +23869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and structural characterization of enkephalins in the brain of the Rhynchobdellid leech Theromyzon tessulatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23986,51 +23986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and structural characterization of a novel peptide related to γ-melanocyte stimulating hormone from the brain of the leech Theromyzon tessulatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24103,51 +24103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FMRFamide-related peptides in the sex segmental ganglia of the Pharyngobdellid leech Erpobdella octoculata. Identification and involvement in the control of hydric balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24220,51 +24220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation, structural characterization and biological function of a lysine-conopressin in the central nervous system of the Pharyngobdellid leech Erpobdella octoculata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24909,90 +24909,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced spatial resolution of MALDI images using silicon masks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Stauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.41-43</w:t>
@@ -25021,103 +25021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de nouveaux dispositifs microfluidiques (BioMEMS) adaptés à la mesure dynamique du NO libéré par une chaine nerveuse de sangsue après lésion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Debuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum annuel du Club NO France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
@@ -25316,64 +25316,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Molecular Digital Twins Based on Ambient Ionization Mass Spectrometry Imaging for Application in Cancer Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zirem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25421,103 +25421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot-Assisted SpiderMass for in vivo Real-Time Topography Mass Spectrometry Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -25689,103 +25689,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient Mass Spectrometry Imaging by Water-Assisted Laser Desorption/Ionization for Ex Vivo and in Vivo Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Ogrinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2688, Springer, pp.83-94, 2023, </w:t>
@@ -25836,51 +25836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI Mass Spectrometry Imaging and Spatially-resolved Proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chicano-Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25940,90 +25940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined MALDI Mass Spectrometry Imaging and Parafilm-Assisted Microdissection-Based LC-MS/MS Workflows in the Study of the Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26070,103 +26070,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet-Based Liquid Extraction for Spatially-Resolved Microproteomics Analysis of Tissue Sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droplet-Based Liquid Extraction for Spatially-Resolved Microproteomics Analysis of Tissue Sections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-63, 2017, </w:t>
@@ -26204,90 +26204,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and Potential of Imaging Mass Spectrometry Applied to Biomarker Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26831,51 +26831,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D12E041"/>
+    <w:nsid w:val="2C77D3BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27062,51 +27062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-salzet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4318-0817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069436940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05152236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1595764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane-Chaouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2025.08.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05198538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guiho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beauvais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2025.2538684" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Kallianioti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grandhaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05118547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saponaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stanca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Zito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-024-01336-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nguyen-Huu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ledoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerzaon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zirem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf644" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05383267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-086303" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400715v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Jassaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain Maurage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101482" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04712663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Ozcelik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sait Dundar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baki Yildirim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Henehan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Vicente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01417-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05118493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernando Garcia del Rio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnefond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilloy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07046-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04766365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400521RR" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lagache" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2024.100891" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo Romero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane Chaouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salome" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2024.100792" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918128v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103536" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01470" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Pinheiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07267-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103285" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542255v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2320291" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diamantis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tsiailanis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papaemmanouil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nika" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kanaki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2247083" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybicka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tierny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01516-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05737-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego-Fernando Garcia del Rio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyckerman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.105943" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398934v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pelletier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214691" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Provencher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Lucier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1050" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Folon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toussaint" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vaillant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(22)00392-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278200v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068556v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leblanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Ferron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mailliez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Charvolin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041141" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401014v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ledoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an01096a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528686v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Sanabria" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00613" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03722795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Attencourt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boudahi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Tebbakha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/froh.2022.827360" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Alyse Malaker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2021.05.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060480" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Guerra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Relli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ceci" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Tripaldi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Simeone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-022-02220-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;riaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.882830" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04022193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Robin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.802177" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011459v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.703583" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Pieragostino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105245" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04018132v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.667850" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03990566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaillou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01692" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05016823v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2021.04.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446903v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2020.10.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443805v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kerbaj" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eid" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khoshman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21719" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955619v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire Pandoua Nekoua" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061125" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-020-00286-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04456755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462578v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Faure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.750145" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04019390v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Caux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fatou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvab160" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011475v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Drelich" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05372" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941635v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Cizkova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cubinkova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Humenik" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Mojzisova" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-019-02800-w" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941786v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vergara" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ravaioli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Fonzi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredaria Adamo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030715" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03934301v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobroslava Bujnakova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cuvalova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Cizek" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101478" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941600v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60118" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04028636v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Brunet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lucier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levesque" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jacques" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1036" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941712v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Seoane" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Soffietti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.03.021" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941812v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coyaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa277" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940430v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2020.03.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966962v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122036" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941785v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Verri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trerotola" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612826666200129091610" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-8PVZR4P4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941608v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cikos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Luptakova" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladar Madari" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001507" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941595v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Arab" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle van Camp" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Drago" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0551-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941574v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43328-x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941546v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15_suppl.3077" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940760v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchisio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2018.11.004" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941645v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.05.009" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941561v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Nigro" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Domenico" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060580" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941613v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Giudetti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ragusa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lunetti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gaballo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2018.12.011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941813v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Herv&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roucou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04188" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941578v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Balog" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0217-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941660v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arab" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raffo-Romero" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Camp" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lemaire" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2019.1603048" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941565v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan-Aybike Ozcan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Beillan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121490" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941629v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/fsoa-2019-0037" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462355v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cameron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Bodai" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Temelkuran" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdones-Montero" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Bolt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39815-w" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940936v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fatou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saudemont" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.339" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940774v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Saponaro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sergio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coluccia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Luca" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Regina" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0170-y" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445717v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Hara" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo van Meel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.07.002" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940837v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.327" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1T23TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940755v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Stanca" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velia La Pesa" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aloisi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26478" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940662v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Staskevicius" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201700058" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940894v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brunelle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Roy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000593" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183492v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa S. Al-Amri" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124124" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940859v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.TIR117.000582" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940820v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Trede" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02682" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940806v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Majerova" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petrovova" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Medvecky" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701198" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940797v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hauberg-Lotte" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devaux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Laouby" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meriaux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34518-0" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940876v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cassano" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3416028" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940809v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Mondello" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thelin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Shaw" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Visalli" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2018.1464914" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941495v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Smolek" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19030870" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847515v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Natalia Murgoci" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Zografidou" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000443" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940768v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2018.09.009" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940788v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarha Laouby" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.314" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940781v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Minier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.315" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941492v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.065755" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940659v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.06.001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449125v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guerra" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Priore" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00544" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940635v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.03.006" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940625v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.002" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940640v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Zairi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.012" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2QF8WQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940615v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940626v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal-Wollbold" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Casas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alvarez-Georges" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.10.021" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827747v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.064881" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940434v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murgoci" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desjardins" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19360" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940288v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nayama" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collinet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vinatier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2016.05.005" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278160v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500163" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7R41K5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447345v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Murgoci" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Day" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.003" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278593v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Beckmann" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Biro" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000147" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940397v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giudetti" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.01.003" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940425v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vinatier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mesdag" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25919" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850361v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nataf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.057794" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447450v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rizzello" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Pellegrino" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nuccio" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203717666160322150603" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940393v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500508" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQHZBL2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449154v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O116.059832" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940247v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Ho Kim" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taewook Kang" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Heinsen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Ravid" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11138" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940254v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18135" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940232v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quanico" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franck" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gimeno" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabbagh" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc08331h" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940249v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grulova" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slovinska" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bla&#353;ko" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13702" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940258v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Slovinska" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Grulova" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.1797" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69DAB68021D15CF09256654FA78077641DD68B88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455729v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00105" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941738v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblanc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narducci" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merlot" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bresson" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-014-2451-6" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449213v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devaux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07514" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455736v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Bocquet-Garcon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Vizioli" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vancamp" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/MSM.890091" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455749v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Bi Park" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hye Kim" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22246" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ2NJWPR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455771v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauly" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Strupat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupuy" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.11.025" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHJRFX75-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455765v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farr&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201200070" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WLLM1G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455799v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnel" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.10.035" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D80D8ZF4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455753v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4009397" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650047v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tahtouh" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Garcon-Bocquet" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Croq" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-37" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455827v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gagnon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proghi.2012.08.002" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFLQPVZF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723410v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoarau" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1558" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455842v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Longuespee" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Roudbaraki" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5020-5" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456014v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Longuesp&#233;e" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra van Remoortere" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Zeijl" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964336v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Sethi" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Zhao" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2010.08.002" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKB7WHLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456017v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2010.02.010" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD8B2DLV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456012v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ayed" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Longuesp&#233;e" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castelier" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456009v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Van Remoortere" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van den Oever" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2010.07.011" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456037v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elayed" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.R800016-MCP200" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456031v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barnes" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901328p" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456042v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Djidja" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Francese" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loadman" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sutton" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Scriven" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800624" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00436065v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Abbas" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croix" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350102v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.5.3.413" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350103v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Macagno" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20623" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350100v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350107v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bocquet" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.11.007" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350101v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2008.07.004" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXP9HQPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350105v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.07.026" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFT80V9S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556811v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vergote" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m403073200" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556745v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cocquerelle" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huot" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20040478" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556767v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m312156200" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556883v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hammad" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilfinger" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.v100.2.553" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556708v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matias" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Bisogno" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Melck" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verger-Bocquet" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(00)00290-4" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3QBGZF6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556908v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Beauvillain" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.15.2759" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556863v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chopin" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baert" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m909217199" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556758v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.17.12954" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556724v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Minnen" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00145-9" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP2TL15H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556729v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laurent" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stefano" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00146-0" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T54FP18V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828952v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Bulet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Michael Weber" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Clauss" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.12.7237" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828967v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beauvillain" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Malecha" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.22.13191" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556716v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(96)00185-4" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX8CF0XV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828963v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wattez" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.4.1575" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828991v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(95)11533-3" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR2KV1XZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828985v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)01358-8" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828971v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)00581-8" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828996v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1994.tb18738.x" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828937v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dorsselaer" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1993.tb18319.x" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941557v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hajjaji" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aboulouard" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Robin" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fournier" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-P3-08-15" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941553v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-P3-08-19" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940617v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sacchetti" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Havas" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2017-367" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284454v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verplanck" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stauber" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130884v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debuisson" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104882v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ducoroy" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Hendra" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmons" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375791v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland P Bourette" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512929v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02940420v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.N. Laurent" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Sofianatos" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Komarova" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samavarchi Tehrani" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400799v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3319-9_8" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552159v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chicano-Galvez" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chicano-Galvez" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165191" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940633v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_13" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940613v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7051-3_6" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940629v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_2" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535681v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lewandowski" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Rakotomalala" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Bouaouda" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Grand" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726866v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dani" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Revel" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-salzet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4318-0817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069436940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393380v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nguyen-Huu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ledoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerzaon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05118547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saponaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stanca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Zito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-024-01336-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05198538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guiho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beauvais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2025.2538684" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Kallianioti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grandhaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05152236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1595764" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane-Chaouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2025.08.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zirem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf644" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05383267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-086303" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400715v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Jassaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain Maurage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101482" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04712663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Ozcelik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sait Dundar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baki Yildirim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Henehan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Vicente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01417-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05118493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernando Garcia del Rio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnefond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilloy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07046-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04766365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400521RR" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lagache" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2024.100891" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo Romero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane Chaouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103536" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salome" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2024.100792" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Pinheiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07267-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01470" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103285" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542255v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2320291" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Provencher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Lucier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1050" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401119v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybicka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tierny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01516-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05737-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400762v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diamantis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tsiailanis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papaemmanouil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nika" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kanaki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2247083" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego-Fernando Garcia del Rio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyckerman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.105943" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pelletier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214691" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Folon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toussaint" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vaillant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(22)00392-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278200v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401014v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ledoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an01096a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068556v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leblanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Ferron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mailliez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Charvolin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041141" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528686v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Sanabria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00613" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Alyse Malaker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2021.05.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060480" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03722795v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Attencourt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boudahi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Tebbakha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/froh.2022.827360" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Guerra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Relli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ceci" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Tripaldi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Simeone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-022-02220-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;riaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.882830" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04022193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Robin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.802177" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kerbaj" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eid" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khoshman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21719" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Pieragostino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105245" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04018132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.667850" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.703583" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03990566v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaillou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01692" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05016823v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2021.04.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446903v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2020.10.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04456755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire Pandoua Nekoua" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061125" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955619v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009706v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-020-00286-1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462578v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Faure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.750145" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04019390v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Caux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fatou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvab160" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011475v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Drelich" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05372" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60118" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04028636v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Brunet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lucier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levesque" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leblanc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jacques" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1036" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Cizkova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cubinkova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Humenik" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Mojzisova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-019-02800-w" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941786v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vergara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ravaioli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Fonzi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredaria Adamo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030715" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03934301v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobroslava Bujnakova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cuvalova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Cizek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101478" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941712v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Seoane" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Soffietti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.03.021" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941812v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coyaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa277" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940430v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2020.03.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966962v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122036" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941785v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Verri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trerotola" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612826666200129091610" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-8PVZR4P4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941561v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Nigro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Domenico" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060580" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941574v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Arab" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle van Camp" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43328-x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941608v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cikos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Luptakova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladar Madari" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001507" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941595v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Drago" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0551-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941546v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15_suppl.3077" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940760v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchisio" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2018.11.004" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941645v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.05.009" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941613v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Giudetti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ragusa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lunetti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gaballo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2018.12.011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941813v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Herv&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roucou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04188" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941578v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Balog" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0217-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941660v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arab" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raffo-Romero" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Camp" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lemaire" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2019.1603048" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941629v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/fsoa-2019-0037" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941565v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan-Aybike Ozcan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Beillan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121490" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462355v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cameron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Bodai" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Temelkuran" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdones-Montero" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Bolt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39815-w" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940806v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Majerova" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petrovova" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Medvecky" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701198" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940820v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Trede" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02682" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940936v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fatou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saudemont" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.339" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940774v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Saponaro" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sergio" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coluccia" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Luca" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Regina" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0170-y" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445717v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Hara" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo van Meel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.07.002" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940837v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.327" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1T23TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940755v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Stanca" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velia La Pesa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aloisi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26478" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940662v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Staskevicius" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201700058" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940894v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brunelle" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Roy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000593" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183492v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa S. Al-Amri" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124124" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940859v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.TIR117.000582" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940797v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hauberg-Lotte" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devaux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Laouby" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meriaux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34518-0" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940876v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cassano" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3416028" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940809v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Mondello" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thelin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Shaw" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Visalli" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2018.1464914" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941495v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Smolek" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19030870" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847515v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Natalia Murgoci" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Zografidou" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000443" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940768v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2018.09.009" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940788v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarha Laouby" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.314" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940781v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Minier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.315" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941492v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.065755" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940635v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.03.006" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940659v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.06.001" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449125v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guerra" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Priore" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00544" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940625v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.002" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940640v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Zairi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.012" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2QF8WQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940615v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940626v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal-Wollbold" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Casas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alvarez-Georges" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.10.021" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827747v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.064881" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278593v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Beckmann" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Biro" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000147" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447345v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Murgoci" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Day" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.003" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940397v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giudetti" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.01.003" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940434v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murgoci" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desjardins" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19360" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940288v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nayama" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collinet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vinatier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2016.05.005" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278160v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500163" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7R41K5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850361v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nataf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.057794" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940425v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vinatier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mesdag" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25919" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940393v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500508" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQHZBL2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447450v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rizzello" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Pellegrino" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nuccio" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203717666160322150603" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449154v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O116.059832" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940254v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18135" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940247v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Ho Kim" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taewook Kang" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Heinsen" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Ravid" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11138" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940232v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quanico" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franck" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gimeno" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabbagh" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc08331h" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940249v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grulova" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slovinska" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bla&#353;ko" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13702" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940258v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Slovinska" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Grulova" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.1797" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69DAB68021D15CF09256654FA78077641DD68B88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455729v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00105" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941738v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblanc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narducci" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merlot" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bresson" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-014-2451-6" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449213v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devaux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07514" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455736v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Bocquet-Garcon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Vizioli" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vancamp" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/MSM.890091" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455749v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Bi Park" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hye Kim" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22246" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ2NJWPR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455771v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauly" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Strupat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupuy" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.11.025" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHJRFX75-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455765v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farr&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201200070" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WLLM1G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455799v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnel" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.10.035" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D80D8ZF4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455753v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4009397" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650047v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tahtouh" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Garcon-Bocquet" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Croq" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-37" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455827v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gagnon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proghi.2012.08.002" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFLQPVZF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723410v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoarau" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1558" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455842v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Longuespee" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Roudbaraki" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5020-5" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456014v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Longuesp&#233;e" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra van Remoortere" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Zeijl" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964336v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Sethi" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Zhao" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2010.08.002" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKB7WHLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456017v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2010.02.010" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD8B2DLV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456012v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ayed" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Longuesp&#233;e" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castelier" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456009v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Van Remoortere" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van den Oever" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2010.07.011" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456037v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elayed" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.R800016-MCP200" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456031v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barnes" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901328p" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00436065v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Abbas" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croix" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456042v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Djidja" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Francese" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loadman" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sutton" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Scriven" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800624" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350102v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.5.3.413" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350103v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Macagno" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20623" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350100v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350107v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bocquet" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.11.007" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350101v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2008.07.004" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXP9HQPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350105v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.07.026" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFT80V9S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556811v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vergote" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m403073200" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556745v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cocquerelle" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huot" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20040478" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556767v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m312156200" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556883v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hammad" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilfinger" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.v100.2.553" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556708v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matias" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Bisogno" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Melck" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verger-Bocquet" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(00)00290-4" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3QBGZF6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556908v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Beauvillain" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.15.2759" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556863v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chopin" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baert" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m909217199" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556758v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.17.12954" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556724v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Minnen" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00145-9" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP2TL15H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556729v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laurent" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stefano" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00146-0" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T54FP18V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828952v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Bulet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Michael Weber" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Clauss" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.12.7237" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828967v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beauvillain" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Malecha" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.22.13191" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556716v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(96)00185-4" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX8CF0XV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828963v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wattez" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.4.1575" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828991v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(95)11533-3" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR2KV1XZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828985v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)01358-8" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828971v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)00581-8" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828996v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1994.tb18738.x" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828937v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dorsselaer" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1993.tb18319.x" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941557v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hajjaji" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aboulouard" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Robin" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fournier" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-P3-08-15" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941553v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-P3-08-19" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940617v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sacchetti" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Havas" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2017-367" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284454v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verplanck" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stauber" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130884v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debuisson" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104882v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ducoroy" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Hendra" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmons" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375791v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland P Bourette" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512929v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02940420v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.N. Laurent" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Sofianatos" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Komarova" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samavarchi Tehrani" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400799v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3319-9_8" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552159v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chicano-Galvez" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chicano-Galvez" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165191" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940633v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_13" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940613v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7051-3_6" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940629v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_2" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535681v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lewandowski" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Rakotomalala" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Bouaouda" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Grand" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726866v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dani" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Revel" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>