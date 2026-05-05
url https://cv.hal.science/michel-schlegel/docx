--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -1142,429 +1142,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of steel corrosion in MX80 bentonite at 120°C</w:t>
+                <w:t xml:space="preserve">Structural and optical changes in silica-based optical fibers exposed to high neutron and gamma fluences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lotz</w:t>
+                <w:t xml:space="preserve">A. Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Carrière</w:t>
+                <w:t xml:space="preserve">G. Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bataillon</w:t>
+                <w:t xml:space="preserve">I. Reghioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gardes</w:t>
+                <w:t xml:space="preserve">A. Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+                <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71 (1-2), pp.120-130. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 574, pp.121150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/maco.202011777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02931494v1</w:t>
+                <w:t xml:space="preserve">ujm-03466352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of selenium oxyanions in clay-rich media: A combined batch and diffusion experiments and synchrotron-based spectroscopic investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 128, pp.104932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.104932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical changes in silica-based optical fibers exposed to high neutron and gamma fluences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of steel corrosion in MX80 bentonite at 120°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morana</w:t>
+                <w:t xml:space="preserve">Charly Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cheymol</w:t>
+                <w:t xml:space="preserve">Christian Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Reghioua</w:t>
+                <w:t xml:space="preserve">Emmanuel Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boukenter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.L. Schlegel</w:t>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 574, pp.121150. </w:t>
+              <w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (1-2), pp.120-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/maco.202011777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03466352v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02931494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of carbon steel in clay compact environments at 90 °C: Effect of confined conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2078,51 +2078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Necib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2186,51 +2186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion at the carbon steel-clay compact interface at 90°C: Insight into short- and long-term corrosion aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3133,51 +3133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-L. Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -3254,51 +3254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3668,307 +3668,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Heptavalent Technetium in Sulfuric Acid under a-Irradiation: Structural Determination of Technetium Sulfate Complexes by X-ray Absorption Spectroscopy and First Principles Calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.-L. Solari</w:t>
+                <w:t xml:space="preserve">Corrosion of metal iron in contact with anoxic clay at 90 degrees C: Characterization of the corrosion products after two years of interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel L. Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp404967f⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01130401v1</w:t>
+                <w:t xml:space="preserve">hal-01157703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of metal iron in contact with anoxic clay at 90 degrees C: Characterization of the corrosion products after two years of interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+                <w:t xml:space="preserve">Behavior of Heptavalent Technetium in Sulfuric Acid under a-Irradiation: Structural Determination of Technetium Sulfate Complexes by X-ray Absorption Spectroscopy and First Principles Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Denden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-L. Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1568-1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp404967f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.09.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01157703v1</w:t>
+                <w:t xml:space="preserve">in2p3-01130401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined geochemical and electrochemical methodology to quantify corrosion of carbon steel by bacterial activity.</w:t>
               </w:r>
@@ -4334,51 +4334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake of uranium and trace elements in pyrite (FeS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;) suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Eglizaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4700,51 +4700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cation sorption on the muscovite (001) surface in chloride solutions using high-resolution X-ray reflectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-L. Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of Europium Retention by Calcium Silicate Hydrates: An EXAFS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pointeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5714,51 +5714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal chemistry of trace elements in natural and synthetic goethite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Musso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5979,51 +5979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Glass-Iron-Argillite alteration at the Andra’s Underground Research Laboratory (Bure): experiments carried out for 2, 4 and 8 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6229,90 +6229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental parameters and metal microstucture on the corrosion mechanisms of iron anoxic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tortech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6643,51 +6643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miserque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descostes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6734,51 +6734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption mechanisms on clay minerals: insight from spectroscopic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actinet Workshop “Characterization of solid-water interface reactions of metals and actinides on clays and clay minerals”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Iéna, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6803,51 +6803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenology of retention processes: experimental approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Scheidegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6911,51 +6911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Eglizaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6993,51 +6993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pH and dissolved Si and Al on the retention mechanism of Zn by clay minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7114,51 +7114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miserque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descostes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7196,51 +7196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and epitaxial growth of Zn phyllosilicate on montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7291,51 +7291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural speciation of Mn, Ni and Zn at the micrometer scale in a clayey paddy soil using X-ray fluorescence, absorption, and diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rihs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7386,51 +7386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption mechanisms on clay minerals: Insight from spectroscopic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The clay minerals society workshop “Characterization of solid-water interface reaction of metals and actinides on clays and clay minerals.”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Burlington, Vermont, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7449,269 +7449,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction de l'uranium (VI) avec la pyrite (FeS2).</w:t>
+                <w:t xml:space="preserve">Uranium (VI) interaction with pyrite (FeS2) : chemical and spectroscopic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Eglizaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miserque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descostes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier “Sorption aux Interfaces Solide-Solution”, GDR Paris, EDF R&amp;D, Les Renardières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Moret sur Loing, France</w:t>
+              <w:t xml:space="preserve">MIGRATION'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159396v1</w:t>
+                <w:t xml:space="preserve">hal-00159291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium (VI) interaction with pyrite (FeS2) : chemical and spectroscopic studies</w:t>
+                <w:t xml:space="preserve">Interaction de l'uranium (VI) avec la pyrite (FeS2).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Eglizaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miserque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descostes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIGRATION'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Avignon, France</w:t>
+              <w:t xml:space="preserve">Atelier “Sorption aux Interfaces Solide-Solution”, GDR Paris, EDF R&amp;D, Les Renardières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Moret sur Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159291v1</w:t>
+                <w:t xml:space="preserve">hal-00159396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8172,51 +8172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25695DA3"/>
+    <w:nsid w:val="D378E0A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8403,51 +8403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-schlegel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8704-5038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171351509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311837952" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-7334-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04957241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schlegel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Proslier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayounove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2025.119005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Keck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Barbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Georgin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fresneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03711h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Schlegel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlegel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521011115" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Odorowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kerleguer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broudic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04781418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brossel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153820" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chabanon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Puga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lotz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carri&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gardes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202011777" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Savoye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Schlegel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frasca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.104932" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheymol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reghioua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121150" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ougier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Schlegel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126141" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pally" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04780529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bengio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arpigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001469" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927609v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Necib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Diomidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2019.1621456" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.01.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Villardi de Oliveira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9090564" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02454803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ougier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151855" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiri&#539;&#259;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMGEO.2017.08.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA01600J" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01334986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.03.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Denden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Solari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2603" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brucker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.04.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Libert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.039" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02385854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00693" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiri&#355;&#259;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2015.02.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01130401v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404967f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.09.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCHMFDNZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Leite de Souza Moreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2013.07.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.177" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2013.03.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMKNQGH2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460818v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descostes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eglizaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Descamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VQLPJ3T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es061958i" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D41ZSZG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270133v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.08.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-L. Nagy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fenter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-C. Sturchio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CXRWJXT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tommaseo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rihs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.03.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H63R4KTZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manceau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tommaseo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rihs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311490v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pointeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0498989" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HNLF2TGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607116v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer D&#228;hn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M. Scheidegger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Baeyens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)01005-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPQSGQVF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607073v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)00842-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ5R7BQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00700-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41D94E898800F61841C062587D33CDF76AB8E748/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697378v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Manceau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Musso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Sol&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04491104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Engel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ayrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369964v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Dynes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291181v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Villardi De Oliveira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Dong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394049v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Chaabane-Jebali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Brachet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927611v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158531v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.651" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160218v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Scheidegger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159153v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160172v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160170v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160183v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160189v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Marcus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158956v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159396v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291107v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927607v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Varlet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718598v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-schlegel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8704-5038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171351509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311837952" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-7334-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04957241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schlegel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Proslier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayounove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2025.119005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Keck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Barbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Georgin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fresneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03711h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Schlegel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlegel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521011115" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Odorowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kerleguer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broudic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04781418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brossel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153820" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chabanon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Puga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheymol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reghioua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Schlegel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121150" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Savoye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frasca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.104932" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lotz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gardes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202011777" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ougier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Schlegel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126141" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pally" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04780529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bengio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arpigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001469" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927609v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Necib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Diomidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2019.1621456" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.01.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Villardi de Oliveira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9090564" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02454803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ougier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151855" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiri&#539;&#259;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMGEO.2017.08.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA01600J" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01334986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.03.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Denden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Solari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2603" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brucker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.04.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Libert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.039" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02385854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00693" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiri&#355;&#259;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2015.02.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.09.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCHMFDNZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01130401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404967f" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Leite de Souza Moreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2013.07.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.177" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2013.03.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMKNQGH2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460818v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descostes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eglizaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Descamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VQLPJ3T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es061958i" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D41ZSZG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270133v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.08.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-L. Nagy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fenter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-C. Sturchio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CXRWJXT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tommaseo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rihs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.03.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H63R4KTZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manceau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tommaseo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rihs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311490v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pointeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0498989" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HNLF2TGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607116v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer D&#228;hn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M. Scheidegger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Baeyens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)01005-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPQSGQVF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607073v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)00842-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ5R7BQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00700-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41D94E898800F61841C062587D33CDF76AB8E748/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697378v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Manceau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Musso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Sol&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04491104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Engel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ayrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369964v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Dynes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291181v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Villardi De Oliveira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Dong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394049v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Chaabane-Jebali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Brachet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927611v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158531v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.651" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160218v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Scheidegger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159153v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160172v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160170v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160183v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160189v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Marcus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158956v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159291v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159396v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291107v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927607v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Varlet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718598v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>