--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -3343,261 +3343,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic Fe(III) reduction of magnetite coupled to H2 oxidation: Implication for radioactive waste geological disposal</w:t>
+                <w:t xml:space="preserve">Impact of Iron-Reducing Bacteria on the Corrosion Rate of Carbon Steel under Simulated Geological Disposal Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta K Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel L Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Libert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 419, pp.67-74. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (12), pp.7483-7490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b00693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02383215v1</w:t>
+                <w:t xml:space="preserve">cea-02385854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Iron-Reducing Bacteria on the Corrosion Rate of Carbon Steel under Simulated Geological Disposal Conditions</w:t>
+                <w:t xml:space="preserve">Biotic Fe(III) reduction of magnetite coupled to H2 oxidation: Implication for radioactive waste geological disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta K Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel L Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Libert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 49 (12), pp.7483-7490. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 419, pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b00693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02385854v1</w:t>
+                <w:t xml:space="preserve">cea-02383215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative dissolution of iron monosulfide (FeS) in acidic conditions: The effect of solid pretreatment</w:t>
               </w:r>
@@ -3980,51 +3980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta K Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Leite de Souza Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4101,90 +4101,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissimilatory iron reduction in the presence of hydrogen: a case study of microbial activity and nuclear waste disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta K Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Proceedings of the Fourteenth International Symposium on Water-Rock Interaction, WRI 14, 7, pp.409 - 412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7449,51 +7449,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium (VI) interaction with pyrite (FeS2) : chemical and spectroscopic studies</w:t>
+                <w:t xml:space="preserve">Interaction de l'uranium (VI) avec la pyrite (FeS2).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Eglizaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miserque</w:t>
@@ -7524,97 +7524,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descostes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIGRATION'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Avignon, France</w:t>
+              <w:t xml:space="preserve">Atelier “Sorption aux Interfaces Solide-Solution”, GDR Paris, EDF R&amp;D, Les Renardières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Moret sur Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159291v1</w:t>
+                <w:t xml:space="preserve">hal-00159396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction de l'uranium (VI) avec la pyrite (FeS2).</w:t>
+                <w:t xml:space="preserve">Uranium (VI) interaction with pyrite (FeS2) : chemical and spectroscopic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Eglizaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miserque</w:t>
@@ -7645,73 +7645,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descostes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier “Sorption aux Interfaces Solide-Solution”, GDR Paris, EDF R&amp;D, Les Renardières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Moret sur Loing, France</w:t>
+              <w:t xml:space="preserve">MIGRATION'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159396v1</w:t>
+                <w:t xml:space="preserve">hal-00159291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8172,51 +8172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D378E0A1"/>
+    <w:nsid w:val="89EFA515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8403,51 +8403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-schlegel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8704-5038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171351509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311837952" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-7334-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04957241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schlegel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Proslier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayounove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2025.119005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Keck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Barbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Georgin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fresneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03711h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Schlegel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlegel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521011115" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Odorowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kerleguer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broudic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04781418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brossel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153820" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chabanon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Puga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheymol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reghioua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Schlegel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121150" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Savoye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frasca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.104932" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lotz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gardes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202011777" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ougier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Schlegel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126141" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pally" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04780529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bengio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arpigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001469" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927609v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Necib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Diomidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2019.1621456" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.01.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Villardi de Oliveira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9090564" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02454803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ougier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151855" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiri&#539;&#259;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMGEO.2017.08.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA01600J" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01334986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.03.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Denden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Solari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2603" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brucker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.04.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Libert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.039" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02385854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00693" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiri&#355;&#259;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2015.02.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.09.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCHMFDNZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01130401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404967f" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Leite de Souza Moreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2013.07.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.177" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2013.03.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMKNQGH2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460818v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descostes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eglizaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Descamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VQLPJ3T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es061958i" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D41ZSZG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270133v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.08.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-L. Nagy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fenter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-C. Sturchio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CXRWJXT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tommaseo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rihs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.03.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H63R4KTZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manceau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tommaseo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rihs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311490v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pointeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0498989" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HNLF2TGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607116v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer D&#228;hn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M. Scheidegger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Baeyens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)01005-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPQSGQVF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607073v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)00842-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ5R7BQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00700-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41D94E898800F61841C062587D33CDF76AB8E748/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697378v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Manceau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Musso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Sol&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04491104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Engel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ayrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369964v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Dynes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291181v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Villardi De Oliveira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Dong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394049v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Chaabane-Jebali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Brachet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927611v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158531v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.651" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160218v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Scheidegger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159153v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160172v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160170v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160183v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160189v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Marcus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158956v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159291v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159396v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291107v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927607v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Varlet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718598v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-schlegel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8704-5038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171351509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311837952" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-7334-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04957241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schlegel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Proslier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayounove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2025.119005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Keck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Barbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Georgin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fresneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03711h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Schlegel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlegel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521011115" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Odorowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kerleguer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broudic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04781418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brossel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marchetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153820" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chabanon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Puga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheymol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reghioua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Schlegel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121150" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Savoye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frasca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.104932" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lotz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gardes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202011777" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ougier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Schlegel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126141" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pally" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04780529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bengio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arpigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001469" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927609v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Necib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Diomidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2019.1621456" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.01.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Villardi de Oliveira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9090564" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02454803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ougier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151855" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiri&#539;&#259;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMGEO.2017.08.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01510267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA01600J" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01334986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.03.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Denden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Solari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2603" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brucker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.04.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02385854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Libert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00693" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiri&#355;&#259;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2015.02.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.09.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCHMFDNZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01130401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404967f" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Leite de Souza Moreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2013.07.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.177" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2013.03.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMKNQGH2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460818v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descostes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eglizaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Descamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VQLPJ3T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es061958i" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D41ZSZG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270133v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.08.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-L. Nagy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fenter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-C. Sturchio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CXRWJXT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tommaseo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rihs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.03.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H63R4KTZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manceau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tommaseo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rihs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311490v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pointeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0498989" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HNLF2TGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607116v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer D&#228;hn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M. Scheidegger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Baeyens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)01005-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPQSGQVF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607073v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)00842-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ5R7BQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00700-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41D94E898800F61841C062587D33CDF76AB8E748/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697378v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Manceau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Musso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Sol&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04491104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Engel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ayrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369964v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Dynes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291181v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Villardi De Oliveira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Dong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394049v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Chaabane-Jebali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Brachet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927611v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158531v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.651" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160218v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Scheidegger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159153v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160172v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160170v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160183v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160189v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Marcus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158956v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159396v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291107v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927607v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Varlet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718598v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>