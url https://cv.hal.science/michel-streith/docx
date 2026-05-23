--- v0 (2026-03-05)
+++ v1 (2026-05-23)
@@ -468,425 +468,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic human values during the COVID-19 outbreak, perceived threat and their relationships with compliance with movement restrictions and social distancing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychological and Physical Health of Organic and Conventional Farmers: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Dambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Harrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Streith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0253430⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (20), pp.11384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su132011384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391637v1</w:t>
+                <w:t xml:space="preserve">hal-03484694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological and Physical Health of Organic and Conventional Farmers: A Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rosie Harrington</w:t>
+                <w:t xml:space="preserve">Making the planet green again: The interplay of attitudes and group norms in the conversion to organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su132011384⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (11), pp.1073-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jasp.12825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03484694v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the planet green again: The interplay of attitudes and group norms in the conversion to organic farming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+                <w:t xml:space="preserve">Basic human values during the COVID-19 outbreak, perceived threat and their relationships with compliance with movement restrictions and social distancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
+                <w:t xml:space="preserve">Marion Inigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (11), pp.1073-1088. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (6), pp.e0253430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jasp.12825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0253430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405530v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation, intervention sociale et société</w:t>
               </w:r>
@@ -976,64 +976,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting hostility generated by terror: An agent-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,64 +3583,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’évolution des préjugés intergroupes d’une population virtuelle confrontée à une menace collective répétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,64 +3704,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting hostility generated by terror: an agent-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4323,51 +4323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4545,242 +4545,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babette : Accès à une alimentation de qualité pour tous - Systèmes alimentaires inclusifs et outils de formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Cresson</w:t>
+                <w:t xml:space="preserve">Apiculteurs, nature et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise van Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 979-10-97575-01-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éducagri Éditions, 2021, Références, 9791027504664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880668v1</w:t>
+                <w:t xml:space="preserve">hal-03430423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apiculteurs, nature et société</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Nizet</w:t>
+                <w:t xml:space="preserve">Babette : Accès à une alimentation de qualité pour tous - Systèmes alimentaires inclusifs et outils de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Éducagri Éditions, 2021, Références, 9791027504664</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition ISARA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 979-10-97575-01-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430423v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abécédaire de la rupture</w:t>
               </w:r>
@@ -6925,415 +6925,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche-outil 11, les valeurs et les émotions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise van Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lagneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Van Dam; Séverine Lagneaux; Jean Nizet; Michel Streith. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture biologique et développement local : conduire un projet de territoire, ensemble de fiches pour l’animateur et le formateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Édition ITAB/ISARA, 2017</w:t>
+              <w:t xml:space="preserve">Les collectifs en agriculture bio - Entre idéalisation et réalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri Editions, pp.13-19, 2017, Références, 979-10-275-0147-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464334v1</w:t>
+                <w:t xml:space="preserve">hal-03165406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculteurs biologiques et traditions : de l’archaïsme supposé à l’innovation validée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction in D. Van Dam, S. Lagneaux, J. Nizet, M. Streith (Dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise van Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Lagneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizet Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les collectifs en agriculture bio - Entre idéalisation et réalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri Editions, pp.149-162, 2017, Références, 979-10-275-0147-2</w:t>
+              <w:t xml:space="preserve">Les collectifs en agriculture bio. Entre idéalisation et réalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éducagri Éditions, pp.13-19, 2017, 979-1027501472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165373v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiche-outil 11, les valeurs et les émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les collectifs en agriculture bio - Entre idéalisation et réalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri Editions, pp.13-19, 2017, Références, 979-10-275-0147-2</w:t>
+              <w:t xml:space="preserve">Agriculture biologique et développement local : conduire un projet de territoire, ensemble de fiches pour l’animateur et le formateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition ITAB/ISARA, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165406v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction in D. Van Dam, S. Lagneaux, J. Nizet, M. Streith (Dir.)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculteurs biologiques et traditions : de l’archaïsme supposé à l’innovation validée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Van Dam; Séverine Lagneaux; Jean Nizet; Michel Streith. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les collectifs en agriculture bio. Entre idéalisation et réalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éducagri Éditions, pp.13-19, 2017, 979-1027501472</w:t>
+              <w:t xml:space="preserve">Les collectifs en agriculture bio - Entre idéalisation et réalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri Editions, pp.149-162, 2017, Références, 979-10-275-0147-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464350v1</w:t>
+                <w:t xml:space="preserve">hal-03165373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculteurs biologiques et traditions : de l’achaïsme supposé à l’innovation validée</w:t>
               </w:r>
@@ -8863,51 +8863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16051926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Harrington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.935209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132011384" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405530v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12825" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420825v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chanet-Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pierret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.014.0001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209907" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lagneaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise van Dam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Jean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lagneaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nizet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043052ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Van&#160;dam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18120" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018414554826" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4198" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10847" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.046.0173" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Gana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Harrington" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177753v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182540v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raouf Sa&#239;di" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063935v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cadat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Carbone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.fr/babette/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galinon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-clermont.fr/content/interdisciplinarit%C3%A9-parution-de-louvrage-%C2%AB-ab%C3%A9c%C3%A9daire-de-la-rupture-%C2%BB-aux-presses" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. A. Sa&#239;di" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raouf Sa&#239;di" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Stassart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stassart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061186v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Dejardin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rance" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823424v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464334v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Fleury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464350v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464235v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robidel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855398v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Gaultier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740875v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741800v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04942399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755881v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sinner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16051926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Harrington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.935209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132011384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12825" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420825v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chanet-Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pierret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.014.0001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209907" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lagneaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise van Dam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Jean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lagneaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nizet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043052ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Van&#160;dam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18120" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018414554826" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4198" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10847" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.046.0173" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Gana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Harrington" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177753v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182540v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raouf Sa&#239;di" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063935v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cadat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Carbone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.fr/babette/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galinon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-clermont.fr/content/interdisciplinarit%C3%A9-parution-de-louvrage-%C2%AB-ab%C3%A9c%C3%A9daire-de-la-rupture-%C2%BB-aux-presses" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. A. Sa&#239;di" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raouf Sa&#239;di" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Stassart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stassart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061186v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Dejardin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rance" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823424v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464334v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Fleury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165373v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464235v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robidel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855398v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Gaultier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740875v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741800v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04942399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755881v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sinner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>