--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -1828,429 +1828,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01629172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Jupiter’s radiation belts down to 127 MHz with LOFAR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LOFAR imaging of Cygnus A – direct detection of a turnover in the hotspot radio spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hess</w:t>
+                <w:t xml:space="preserve">P. Mckean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. de Pater</w:t>
+                <w:t xml:space="preserve">H. Godfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vegetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527518⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 463 (3), pp.3143 - 3150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01351256v1</w:t>
+                <w:t xml:space="preserve">insu-01363888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR imaging of Cygnus A – direct detection of a turnover in the hotspot radio spectra</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The modern radio astronomy network in Ukraine: UTR-2, URAN and GURT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wise</w:t>
+                <w:t xml:space="preserve">A. Konovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morganti</w:t>
+                <w:t xml:space="preserve">L. Sodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zakharenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ulyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2105⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.11-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-016-9498-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01363888v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03573500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The modern radio astronomy network in Ukraine: UTR-2, URAN and GURT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Sodin</w:t>
+                <w:t xml:space="preserve">Imaging Jupiter’s radiation belts down to 127 MHz with LOFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zakharenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Zarka</w:t>
+                <w:t xml:space="preserve">S. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ulyanov</w:t>
+                <w:t xml:space="preserve">I. de Pater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42, pp.11-48. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 587, pp.A3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-016-9498-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03573500v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01351256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large light-mass component of cosmic rays at 1017–1017.5 electronvolts from radio observations</w:t>
               </w:r>
@@ -2900,563 +2900,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01182168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape of the radio wavefront of extensive air showers as measured with LOFAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Atmospheric Electric Fields in Thunderstorms through Radio Emission from Cosmic-Ray-Induced Air Showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. n. g. Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Corstanje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Enriquez</w:t>
+                <w:t xml:space="preserve">J. e. Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 61, pp.22-31. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (165001), 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2014.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.165001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01181227v1</w:t>
+                <w:t xml:space="preserve">insu-01170445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Atmospheric Electric Fields in Thunderstorms through Radio Emission from Cosmic-Ray-Induced Air Showers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The LOFAR Multifrequency Snapshot Sky Survey (MSSS). I. Survey description and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. n. g. Trinh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Corstanje</w:t>
+                <w:t xml:space="preserve">G. H. Heald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. e. Enriquez</w:t>
+                <w:t xml:space="preserve">E. Orrú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.165001⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 582, pp.A123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01170445v1</w:t>
+                <w:t xml:space="preserve">insu-01343089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR Multifrequency Snapshot Sky Survey (MSSS). I. Survey description and first results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The peculiar radio galaxy 4C 35.06: a case for recurrent AGN activity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. P. Breton</w:t>
+                <w:t xml:space="preserve">A. Shulevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carbone</w:t>
+                <w:t xml:space="preserve">P. D. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 582, pp.A123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425210⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 579, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01343089v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01170435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peculiar radio galaxy 4C 35.06: a case for recurrent AGN activity?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. D. Barthel</w:t>
+                <w:t xml:space="preserve">The shape of the radio wavefront of extensive air showers as measured with LOFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corstanje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Murgia</w:t>
+                <w:t xml:space="preserve">A. Nelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. van Weeren</w:t>
+                <w:t xml:space="preserve">J. E. Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 579, pp.A27. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.22-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2014.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01170435v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01181227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOFAR sparse image reconstruction</w:t>
               </w:r>
@@ -3978,51 +3978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring a Cherenkov ring in the radio emission from air showers at 110–190MHz with LOFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4527,51 +4527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of carbon radio recombination lines in absorption towards Cygnus A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. R. Oonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4648,51 +4648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOFAR low-band antenna observations of the 3C295 and Bootes fields: source counts and ultra-steep spectrum sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. L. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4910,563 +4910,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR radio environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LOFAR detections of low-frequency radio recombination lines towards Cassiopeia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. van Diepen</w:t>
+                <w:t xml:space="preserve">Ashish Asgekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. R. Oonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Martinez-Ruby</w:t>
+                <w:t xml:space="preserve">S. Yatawatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. van Weeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Mckean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 549, 15 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220293⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 551 (L11), 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201221001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01289809v1</w:t>
+                <w:t xml:space="preserve">insu-01286281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Galactic interstellar turbulence through fluctuations in synchrotron emission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ detection of electrified aerosols in the upper troposphere and stratosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haverkorn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. F. Pizzo</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Anderson</w:t>
+                <w:t xml:space="preserve">S. N. Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322013⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.11187-11194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-11187-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01288769v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00906586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR detections of low-frequency radio recombination lines towards Cassiopeia A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. P. Mckean</w:t>
+                <w:t xml:space="preserve">The LOFAR radio environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Offringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Diepen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Martinez-Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 551 (L11), 5 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201221001⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 549, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01286281v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01289809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ detection of electrified aerosols in the upper troposphere and stratosphere</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying Galactic interstellar turbulence through fluctuations in synchrotron emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Michael</w:t>
+                <w:t xml:space="preserve">M. Iacobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rawal</w:t>
+                <w:t xml:space="preserve">M. Haverkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orrú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+                <w:t xml:space="preserve">J. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13, pp.11187-11194. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 558, pp.A72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-13-11187-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00906586v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous X-ray and Radio Mode Switches: a Rapid Global Transformation of the Pulsar Magnetosphere</w:t>
               </w:r>
@@ -5638,51 +5638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. W. Gunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Heald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Mckean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, A2, 53 p. </w:t>
@@ -6128,533 +6128,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00694527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-band Simultaneous Observations of Pulsars: Disentangling Dispersion Measure and Profile Variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M87 at metre wavelengths: the LOFAR picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Gasperin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. E. Hassall</w:t>
+                <w:t xml:space="preserve">E. Orru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. W. Stappers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Alexov</w:t>
+                <w:t xml:space="preserve">A. Merloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Falcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 543, A66 (20 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218970⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 547, A56 (20 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01253922v1</w:t>
+                <w:t xml:space="preserve">hal-00779117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M87 at metre wavelengths: the LOFAR picture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. de Gasperin</w:t>
+                <w:t xml:space="preserve">Wide-band Simultaneous Observations of Pulsars: Disentangling Dispersion Measure and Profile Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Hassall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. W. Stappers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Orru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Murgia</w:t>
+                <w:t xml:space="preserve">M. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Merloni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Falcke</w:t>
+                <w:t xml:space="preserve">A. Alexov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 547, A56 (20 p.). </w:t>
+              <w:t xml:space="preserve">, 2012, 543, A66 (20 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779117v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01253922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible interpretation for the apparent differences in LFQPO types in microquasars</w:t>
+                <w:t xml:space="preserve">First LOFAR observations at very low frequencies of cluster-scale non-thermal emission: the case of Abell 2256</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Varniere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Tagger</w:t>
+                <w:t xml:space="preserve">R.J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Rodriguez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H.J.A. Röttgering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Rafferty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonafede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 545, pp.A40 1à 8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116698⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 543, pp.A43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01169808v1</w:t>
+                <w:t xml:space="preserve">hal-00721924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First LOFAR observations at very low frequencies of cluster-scale non-thermal emission: the case of Abell 2256</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A possible interpretation for the apparent differences in LFQPO types in microquasars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pizzo</w:t>
+                <w:t xml:space="preserve">P. Varniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bonafede</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 543, pp.A43. </w:t>
+              <w:t xml:space="preserve">, 2012, 545, pp.A40 1à 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721924v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01169808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized trigger for ultra-high-energy cosmic-ray and neutrino observations with the low frequency radio array</w:t>
               </w:r>
@@ -6774,51 +6774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microquasar classification from a disk instability perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6878,77 +6878,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing pulsars and fast transients with LOFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. W. Stappers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7012,64 +7012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ detection of aerosol layers in the middle stratosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7172,51 +7172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7765,51 +7765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accretion-Ejection Instability, MHD Rossby Wave Instability, diskoseismology, and the high-frequency QPO of microquasars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 652, pp.1457-1465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8192,217 +8192,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic floods: a scenario for the variability of the microquasar GRS 1915+105</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hot Helium Plasma in the Galactic Center Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Pellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 607, pp.410-419</w:t>
+              <w:t xml:space="preserve">, 2005, 631, pp.L53-L56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025129v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hot Helium Plasma in the Galactic Center Region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic floods: a scenario for the variability of the microquasar GRS 1915+105</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 631, pp.L53-L56</w:t>
+              <w:t xml:space="preserve">, 2005, 607, pp.410-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025131v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accretion-ejection instability and QPO in black hole binaries I. Observations</w:t>
               </w:r>
@@ -8596,51 +8596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accretion-ejection instability and QPO in black-hole binaries. II. Relativistic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8782,51 +8782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-linear evolution of tearing modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9613,51 +9613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Antenna Theory and Techniques (ICATT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. </w:t>
@@ -10287,64 +10287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COBRAT Project: Long duration balloons for the study of high energy phenomena and consequences for stratospheric chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10438,51 +10438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Méheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12004,51 +12004,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DFE1E25"/>
+    <w:nsid w:val="88DD9422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12235,51 +12235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-tagger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2962-3220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097156310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6615-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gusdorf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salom&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Stepkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Morabito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Jackson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mooney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sweijen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badole" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140649" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jackson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morgan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhetri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pr&#363;sis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140756" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brionne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039339" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367884v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin P Carley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish A Reid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sasikumar Raja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1acd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bonnassieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Loh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies9040105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Gasperin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vink" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mckean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgekar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bentum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936844" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02149526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M Hare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scholten" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dwyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buitink" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1086-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breitling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vocks" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aurass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmetz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. R. Oonk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732411" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01629172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Morosan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T Gallagher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Fallows" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629996" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hess" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Pater" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527518" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mckean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Godfrey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vegetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wise" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morganti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sodin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-016-9498-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corstanje" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falcke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. H&#246;randel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huege" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16976" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#246;randel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18936" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. J Hessels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W W Stappers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Kondratiev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Kramer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425196" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Orr&#249;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S van Velzen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yatawatta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paladino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526501" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedantham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koopmans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bruyn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wijnholds" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brentjens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv746" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181227v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schellart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Enriquez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.06.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;n.&#8201;g. Trinh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;e. Enriquez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.165001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01343089v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Heald" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orr&#250;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Breton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425210" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shulevski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Barthel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murgia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. van Weeren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425416" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Garsden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N Girard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Starck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tasse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424504" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370009v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotomayor-Beltran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. T. Hessels" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bruyn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mold&#243;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Deller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wucknitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drabent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425042" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323239v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Young" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1066" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01271487v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. de Vries" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.11.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Gallagher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zucca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fallows" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Carley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423936" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01277801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Coenen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri van Leeuwen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. T. Hessels" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben W. Stappers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Kondratiev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424495" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeli&#263;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. de Bruyn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Abdalla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. B. Asad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423998" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284745v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. R. Oonk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salgado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2158" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Williams" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. A. Rottgering" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rafferty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/2/82" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Offringa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaroubi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. E. Koopmans" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wijnholds" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1337" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289809v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Diepen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martinez-Ruby" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220293" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288769v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iacobelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haverkorn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286281v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Asgekar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yatawatta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Mckean" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906586v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Tripathi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michael" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rawal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11187-2013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288734v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hermsen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuiper" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Leeuwen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1230960" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288431v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. van Haarlem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Wise" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Gunst" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heald" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220873" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labropoulos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kazemi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaroubi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220874" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291256v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.11.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4ZN76SL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01253922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Hassall" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Stappers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218970" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779117v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orru" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merloni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220209" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169808v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varniere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rodriguez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116698" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721924v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. van Weeren" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.A. R&#246;ttgering" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Rafferty" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pizzo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonafede" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219154" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351035v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ardenne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.041" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00691891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015028" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310941v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coenen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116681" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391516v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Salazar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044307" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684062v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014000" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611754v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15311.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Shaw" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hannikainen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belloni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527372" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295716v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pooley" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527369" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145578v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falanga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belanger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519278" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130172v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025149v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/499806" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025151v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varni&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500226" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025501v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054356" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398289v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508318" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025129v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025131v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176021v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Durouchoux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000524" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176023v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021135" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176018v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020401" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014525v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Caunt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209903v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198400450100161500" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02176748v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Coffre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471648" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352850v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janiec" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perron" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282372v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bost" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janiec" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01191251v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Konovalenko" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zarka" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharenko" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ulyanov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sidorchuk" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136772" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803934v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01192881v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N. N Girard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6051277" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507743v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.11.002" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671014v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertoli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brom" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879666v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagoutte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368009v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;heut" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00355293v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802004v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802022v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141559v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/54/1/024" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130171v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802051v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025386v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025409v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025372v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289184v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289258v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03812112v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03826425v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-tagger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2962-3220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097156310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6615-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gusdorf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salom&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Stepkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Morabito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Jackson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mooney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sweijen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badole" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140649" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jackson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morgan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhetri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pr&#363;sis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140756" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brionne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039339" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367884v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin P Carley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish A Reid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sasikumar Raja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1acd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bonnassieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Loh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies9040105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Gasperin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vink" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mckean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgekar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bentum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936844" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02149526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M Hare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scholten" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dwyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buitink" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1086-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breitling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vocks" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aurass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmetz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. R. Oonk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732411" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01629172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Morosan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T Gallagher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Fallows" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629996" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mckean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Godfrey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vegetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morganti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573500v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sodin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-016-9498-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hess" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Pater" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527518" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corstanje" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falcke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. H&#246;randel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huege" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16976" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#246;randel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18936" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. J Hessels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W W Stappers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Kondratiev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Kramer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425196" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Orr&#249;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S van Velzen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yatawatta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paladino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526501" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedantham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koopmans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bruyn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wijnholds" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brentjens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv746" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schellart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;n.&#8201;g. Trinh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;e. Enriquez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.165001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01343089v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Heald" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orr&#250;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Breton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425210" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shulevski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Barthel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murgia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. van Weeren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425416" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Enriquez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.06.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Garsden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N Girard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Starck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tasse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424504" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370009v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotomayor-Beltran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. T. Hessels" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bruyn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mold&#243;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Deller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wucknitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drabent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425042" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323239v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Young" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1066" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01271487v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. de Vries" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.11.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Gallagher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zucca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fallows" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Carley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423936" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01277801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Coenen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri van Leeuwen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. T. Hessels" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben W. Stappers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Kondratiev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424495" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeli&#263;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. de Bruyn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Abdalla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. B. Asad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423998" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284745v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. R. Oonk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salgado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2158" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Williams" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. A. Rottgering" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rafferty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/2/82" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Offringa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaroubi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. E. Koopmans" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wijnholds" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1337" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286281v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Asgekar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yatawatta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Mckean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906586v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Tripathi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michael" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rawal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11187-2013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289809v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Diepen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martinez-Ruby" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220293" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288769v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iacobelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haverkorn" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288734v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hermsen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuiper" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Leeuwen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1230960" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288431v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. van Haarlem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Wise" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Gunst" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heald" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220873" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labropoulos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kazemi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaroubi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220874" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291256v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.11.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4ZN76SL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779117v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orru" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merloni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220209" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01253922v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Hassall" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Stappers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218970" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. van Weeren" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.A. R&#246;ttgering" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Rafferty" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pizzo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonafede" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219154" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169808v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varniere" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rodriguez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116698" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351035v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ardenne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.041" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00691891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015028" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310941v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coenen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116681" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391516v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Salazar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044307" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684062v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014000" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611754v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15311.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Shaw" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hannikainen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belloni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527372" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295716v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pooley" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527369" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145578v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falanga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belanger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519278" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130172v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025149v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/499806" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025151v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varni&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500226" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025501v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054356" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398289v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508318" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025131v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025129v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176021v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Durouchoux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000524" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176023v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021135" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176018v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020401" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014525v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Caunt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209903v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198400450100161500" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02176748v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Coffre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471648" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352850v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janiec" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perron" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282372v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bost" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janiec" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01191251v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Konovalenko" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zarka" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharenko" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ulyanov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sidorchuk" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136772" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803934v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01192881v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N. N Girard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6051277" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507743v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.11.002" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671014v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertoli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brom" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879666v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagoutte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368009v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;heut" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00355293v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802004v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802022v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141559v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/54/1/024" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130171v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802051v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025386v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025409v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025372v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289184v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289258v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03812112v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03826425v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>