--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -890,295 +890,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of shock propagation through turbulent plasma in the solar corona</w:t>
+                <w:t xml:space="preserve">Pilot study and early results of the cosmic filaments and magnetism survey with NenuFAR: The Coma cluster field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eoin P Carley</w:t>
+                <w:t xml:space="preserve">Etienne Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamish A Reid</w:t>
+                <w:t xml:space="preserve">Julien N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Briand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K Sasikumar Raja</w:t>
+                <w:t xml:space="preserve">Alan Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac1acd⟩</w:t>
+              <w:t xml:space="preserve">Galaxies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/galaxies9040105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367884v2</w:t>
+                <w:t xml:space="preserve">insu-03467030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot study and early results of the cosmic filaments and magnetism survey with NenuFAR: The Coma cluster field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of shock propagation through turbulent plasma in the solar corona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin P Carley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cecconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Bonnassieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Cecconi</w:t>
+                <w:t xml:space="preserve">Hamish A Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien N Girard</w:t>
+                <w:t xml:space="preserve">Carine Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Loh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zarka</w:t>
+                <w:t xml:space="preserve">K Sasikumar Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (4), pp.105. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 921, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/galaxies9040105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac1acd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03467030v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassiopeia A, Cygnus A, Taurus A, and Virgo A at ultra-low radio frequencies</w:t>
               </w:r>
@@ -2900,295 +2900,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01182168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Atmospheric Electric Fields in Thunderstorms through Radio Emission from Cosmic-Ray-Induced Air Showers</w:t>
+                <w:t xml:space="preserve">The LOFAR Multifrequency Snapshot Sky Survey (MSSS). I. Survey description and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schellart</w:t>
+                <w:t xml:space="preserve">G. H. Heald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. n. g. Trinh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Corstanje</w:t>
+                <w:t xml:space="preserve">E. Orrú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. e. Enriquez</w:t>
+                <w:t xml:space="preserve">R. P. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.165001⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 582, pp.A123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01170445v1</w:t>
+                <w:t xml:space="preserve">insu-01343089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR Multifrequency Snapshot Sky Survey (MSSS). I. Survey description and first results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing Atmospheric Electric Fields in Thunderstorms through Radio Emission from Cosmic-Ray-Induced Air Showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Orrú</w:t>
+                <w:t xml:space="preserve">P. Schellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. P. Breton</w:t>
+                <w:t xml:space="preserve">T. n. g. Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corstanje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carbone</w:t>
+                <w:t xml:space="preserve">J. e. Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 582, pp.A123. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (165001), 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.165001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01343089v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01170445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The peculiar radio galaxy 4C 35.06: a case for recurrent AGN activity?</w:t>
               </w:r>
@@ -3321,51 +3321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shape of the radio wavefront of extensive air showers as measured with LOFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Corstanje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,338 +3704,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01370009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR long baseline snapshot calibrator survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LOFAR discovery of a quiet emission mode in PSR B0823+26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sobey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moldón</w:t>
+                <w:t xml:space="preserve">N. J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. T. Deller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Drabent</w:t>
+                <w:t xml:space="preserve">P. Weltevrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425042⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 451 (3), pp.2493-2506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv1066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01323110v1</w:t>
+                <w:t xml:space="preserve">insu-01323239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR discovery of a quiet emission mode in PSR B0823+26</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sobey</w:t>
+                <w:t xml:space="preserve">The LOFAR long baseline snapshot calibrator survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moldón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. T. Deller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. J. Young</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
+                <w:t xml:space="preserve">O. Wucknitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Weltevrede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Noutsos</w:t>
+                <w:t xml:space="preserve">A. Drabent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 451 (3), pp.2493-2506. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 574, pp.A73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv1066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01323239v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01323110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring a Cherenkov ring in the radio emission from air showers at 110–190MHz with LOFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4240,429 +4240,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01336001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR pilot surveys for pulsars and fast radio transients</w:t>
+                <w:t xml:space="preserve">Initial LOFAR observations of epoch of reionization windows II. Diffuse polarized emission in the ELAIS-N1 field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thijs Coenen</w:t>
+                <w:t xml:space="preserve">V. Jelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joeri van Leeuwen</w:t>
+                <w:t xml:space="preserve">A. G. de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason W. T. Hessels</w:t>
+                <w:t xml:space="preserve">M. Mevius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben W. Stappers</w:t>
+                <w:t xml:space="preserve">F. B. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav I. Kondratiev</w:t>
+                <w:t xml:space="preserve">K. M. B. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 570, </w:t>
+              <w:t xml:space="preserve">, 2014, 568, pp.A101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01277801v1</w:t>
+                <w:t xml:space="preserve">insu-01280138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial LOFAR observations of epoch of reionization windows II. Diffuse polarized emission in the ELAIS-N1 field</w:t>
+                <w:t xml:space="preserve">Discovery of carbon radio recombination lines in absorption towards Cygnus A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jelić</w:t>
+                <w:t xml:space="preserve">J. B. R. Oonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. G. de Bruyn</w:t>
+                <w:t xml:space="preserve">F. Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. K. Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mevius</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. M. B. Asad</w:t>
+                <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423998⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 437 (4), pp.3506-3515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt2158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01280138v1</w:t>
+                <w:t xml:space="preserve">insu-01284745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of carbon radio recombination lines in absorption towards Cygnus A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The LOFAR pilot surveys for pulsars and fast radio transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs Coenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeri van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B. R. Oonk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. J. van Weeren</w:t>
+                <w:t xml:space="preserve">Jason W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Salgado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. K. Morabito</w:t>
+                <w:t xml:space="preserve">Ben W. Stappers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
+                <w:t xml:space="preserve">Vladislav I. Kondratiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 437 (4), pp.3506-3515. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 570, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt2158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01284745v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01277801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOFAR low-band antenna observations of the 3C295 and Bootes fields: source counts and ultra-steep spectrum sources</w:t>
               </w:r>
@@ -4795,51 +4795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brightness and spatial distributions of terrestrial radio sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Offringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zaroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4910,563 +4910,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR detections of low-frequency radio recombination lines towards Cassiopeia A</w:t>
+                <w:t xml:space="preserve">In situ detection of electrified aerosols in the upper troposphere and stratosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashish Asgekar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. B. R. Oonk</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yatawatta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. J. van Weeren</w:t>
+                <w:t xml:space="preserve">S. N. Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Mckean</w:t>
+                <w:t xml:space="preserve">M. Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201221001⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.11187-11194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-11187-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01286281v1</w:t>
+                <w:t xml:space="preserve">insu-00906586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ detection of electrified aerosols in the upper troposphere and stratosphere</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LOFAR detections of low-frequency radio recombination lines towards Cassiopeia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Michael</w:t>
+                <w:t xml:space="preserve">Ashish Asgekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. R. Oonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rawal</w:t>
+                <w:t xml:space="preserve">S. Yatawatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+                <w:t xml:space="preserve">J. P. Mckean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13, pp.11187-11194. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 551 (L11), 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-13-11187-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201221001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00906586v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01286281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR radio environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying Galactic interstellar turbulence through fluctuations in synchrotron emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. van Diepen</w:t>
+                <w:t xml:space="preserve">M. Iacobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Martinez-Ruby</w:t>
+                <w:t xml:space="preserve">M. Haverkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orrú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 549, 15 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220293⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 558, pp.A72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01289809v1</w:t>
+                <w:t xml:space="preserve">insu-01288769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Galactic interstellar turbulence through fluctuations in synchrotron emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Iacobelli</w:t>
+                <w:t xml:space="preserve">The LOFAR radio environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Offringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haverkorn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. F. Pizzo</w:t>
+                <w:t xml:space="preserve">G. van Diepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Anderson</w:t>
+                <w:t xml:space="preserve">O. Martinez-Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 558, pp.A72. </w:t>
+              <w:t xml:space="preserve">, 2013, 549, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01288769v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01289809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous X-ray and Radio Mode Switches: a Rapid Global Transformation of the Pulsar Magnetosphere</w:t>
               </w:r>
@@ -5638,51 +5638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. W. Gunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Heald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Mckean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, A2, 53 p. </w:t>
@@ -5714,295 +5714,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01288431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial deep LOFAR observations of epoch of reionization windows. I. The north celestial pole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Zaroubi</w:t>
+                <w:t xml:space="preserve">Calibrating high-precision Faraday rotation measurements for LOFAR and the next generation of low-frequency radio telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotomayor-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sobey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 550, pp.A136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220874⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 552 (A58), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01291446v1</w:t>
+                <w:t xml:space="preserve">insu-01291256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating high-precision Faraday rotation measurements for LOFAR and the next generation of low-frequency radio telescopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Noutsos</w:t>
+                <w:t xml:space="preserve">Initial deep LOFAR observations of epoch of reionization windows. I. The north celestial pole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Yatawatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Labropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kazemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Zaroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 552 (A58), 13 p. </w:t>
+              <w:t xml:space="preserve">, 2013, 550, pp.A136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01291256v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01291446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna design and distribution of the LOFAR super station</w:t>
               </w:r>
@@ -6396,308 +6396,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01253922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First LOFAR observations at very low frequencies of cluster-scale non-thermal emission: the case of Abell 2256</w:t>
+                <w:t xml:space="preserve">A possible interpretation for the apparent differences in LFQPO types in microquasars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. van Weeren</w:t>
+                <w:t xml:space="preserve">P. Varniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.J.A. Röttgering</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 543, pp.A43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219154⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 545, pp.A40 1à 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721924v1</w:t>
+                <w:t xml:space="preserve">insu-01169808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible interpretation for the apparent differences in LFQPO types in microquasars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First LOFAR observations at very low frequencies of cluster-scale non-thermal emission: the case of Abell 2256</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. van Weeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J.A. Röttgering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Rafferty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Varniere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Tagger</w:t>
+                <w:t xml:space="preserve">R. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Rodriguez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Bonafede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 545, pp.A40 1à 8. </w:t>
+              <w:t xml:space="preserve">, 2012, 543, pp.A43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01169808v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized trigger for ultra-high-energy cosmic-ray and neutrino observations with the low frequency radio array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mevius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scholten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6774,51 +6774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microquasar classification from a disk instability perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7012,64 +7012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ detection of aerosol layers in the middle stratosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7172,51 +7172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7765,51 +7765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accretion-Ejection Instability, MHD Rossby Wave Instability, diskoseismology, and the high-frequency QPO of microquasars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 652, pp.1457-1465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8293,51 +8293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic floods: a scenario for the variability of the microquasar GRS 1915+105</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8596,51 +8596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accretion-ejection instability and QPO in black-hole binaries. II. Relativistic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10287,64 +10287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COBRAT Project: Long duration balloons for the study of high energy phenomena and consequences for stratospheric chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10438,51 +10438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Méheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12004,51 +12004,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88DD9422"/>
+    <w:nsid w:val="3B7E34A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12235,51 +12235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-tagger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2962-3220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097156310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6615-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gusdorf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salom&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Stepkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Morabito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Jackson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mooney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sweijen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badole" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140649" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jackson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morgan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhetri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pr&#363;sis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140756" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brionne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039339" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367884v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin P Carley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish A Reid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sasikumar Raja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1acd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bonnassieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Loh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies9040105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Gasperin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vink" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mckean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgekar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bentum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936844" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02149526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M Hare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scholten" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dwyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buitink" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1086-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breitling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vocks" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aurass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmetz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. R. Oonk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732411" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01629172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Morosan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T Gallagher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Fallows" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629996" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mckean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Godfrey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vegetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morganti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573500v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sodin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-016-9498-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hess" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Pater" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527518" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corstanje" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falcke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. H&#246;randel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huege" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16976" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#246;randel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18936" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. J Hessels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W W Stappers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Kondratiev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Kramer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425196" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Orr&#249;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S van Velzen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yatawatta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paladino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526501" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedantham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koopmans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bruyn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wijnholds" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brentjens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv746" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schellart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;n.&#8201;g. Trinh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;e. Enriquez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.165001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01343089v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Heald" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orr&#250;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Breton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425210" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shulevski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Barthel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murgia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. van Weeren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425416" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Enriquez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.06.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Garsden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N Girard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Starck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tasse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424504" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370009v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotomayor-Beltran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. T. Hessels" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bruyn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mold&#243;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Deller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wucknitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drabent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425042" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323239v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Young" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1066" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01271487v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. de Vries" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.11.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Gallagher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zucca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fallows" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Carley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423936" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01277801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Coenen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri van Leeuwen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. T. Hessels" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben W. Stappers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Kondratiev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424495" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeli&#263;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. de Bruyn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Abdalla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. B. Asad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423998" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284745v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. R. Oonk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salgado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2158" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Williams" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. A. Rottgering" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rafferty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/2/82" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Offringa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaroubi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. E. Koopmans" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wijnholds" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1337" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286281v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Asgekar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yatawatta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Mckean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906586v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Tripathi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michael" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rawal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11187-2013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289809v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Diepen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martinez-Ruby" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220293" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288769v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iacobelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haverkorn" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288734v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hermsen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuiper" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Leeuwen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1230960" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288431v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. van Haarlem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Wise" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Gunst" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heald" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220873" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labropoulos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kazemi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaroubi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220874" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291256v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.11.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4ZN76SL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779117v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orru" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merloni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220209" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01253922v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Hassall" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Stappers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218970" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. van Weeren" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.A. R&#246;ttgering" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Rafferty" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pizzo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonafede" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219154" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169808v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varniere" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rodriguez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116698" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351035v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ardenne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.041" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00691891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015028" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310941v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coenen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116681" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391516v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Salazar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044307" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684062v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014000" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611754v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15311.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Shaw" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hannikainen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belloni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527372" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295716v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pooley" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527369" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145578v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falanga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belanger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519278" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130172v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025149v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/499806" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025151v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varni&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500226" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025501v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054356" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398289v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508318" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025131v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025129v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176021v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Durouchoux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000524" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176023v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021135" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176018v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020401" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014525v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Caunt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209903v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198400450100161500" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02176748v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Coffre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471648" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352850v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janiec" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perron" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282372v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bost" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janiec" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01191251v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Konovalenko" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zarka" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharenko" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ulyanov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sidorchuk" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136772" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803934v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01192881v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N. N Girard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6051277" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507743v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.11.002" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671014v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertoli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brom" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879666v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagoutte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368009v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;heut" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00355293v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802004v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802022v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141559v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/54/1/024" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130171v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802051v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025386v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025409v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025372v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289184v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289258v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03812112v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03826425v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-tagger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2962-3220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097156310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6615-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gusdorf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salom&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Stepkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Morabito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Jackson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mooney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sweijen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badole" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140649" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jackson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morgan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhetri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pr&#363;sis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140756" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brionne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039339" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bonnassieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Loh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies9040105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367884v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin P Carley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish A Reid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sasikumar Raja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1acd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Gasperin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vink" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mckean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgekar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bentum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936844" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02149526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M Hare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scholten" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dwyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buitink" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1086-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breitling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vocks" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aurass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmetz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. R. Oonk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732411" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01629172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Morosan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T Gallagher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Fallows" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629996" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mckean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Godfrey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vegetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morganti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573500v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sodin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-016-9498-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hess" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Pater" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527518" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corstanje" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falcke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. H&#246;randel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huege" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16976" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#246;randel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18936" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. J Hessels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W W Stappers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Kondratiev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Kramer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425196" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Orr&#249;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S van Velzen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yatawatta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paladino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526501" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedantham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koopmans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bruyn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wijnholds" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brentjens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv746" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01343089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Heald" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orr&#250;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Breton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425210" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170445v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schellart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;n.&#8201;g. Trinh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;e. Enriquez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.165001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shulevski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Barthel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murgia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. van Weeren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425416" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Enriquez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.06.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Garsden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N Girard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Starck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tasse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424504" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370009v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotomayor-Beltran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. T. Hessels" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bruyn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323239v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Young" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1066" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323110v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mold&#243;n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Deller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wucknitz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drabent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425042" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01271487v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. de Vries" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.11.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Gallagher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zucca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fallows" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Carley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423936" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280138v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeli&#263;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. de Bruyn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Abdalla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. B. Asad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423998" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. R. Oonk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salgado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2158" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01277801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Coenen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri van Leeuwen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. T. Hessels" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben W. Stappers" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Kondratiev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424495" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Williams" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. A. Rottgering" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rafferty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/2/82" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Offringa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaroubi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. E. Koopmans" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wijnholds" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1337" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906586v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Tripathi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michael" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rawal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11187-2013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286281v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Asgekar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yatawatta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Mckean" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288769v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iacobelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haverkorn" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Diepen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martinez-Ruby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220293" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288734v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hermsen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuiper" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Leeuwen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1230960" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288431v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. van Haarlem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Wise" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Gunst" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heald" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220873" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291256v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labropoulos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kazemi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaroubi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220874" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.11.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4ZN76SL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779117v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orru" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merloni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220209" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01253922v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Hassall" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Stappers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218970" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169808v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varniere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rodriguez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116698" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721924v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. van Weeren" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.A. R&#246;ttgering" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Rafferty" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pizzo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonafede" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219154" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351035v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ardenne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.041" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00691891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015028" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310941v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coenen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116681" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391516v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Salazar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044307" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684062v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014000" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611754v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15311.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Shaw" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hannikainen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belloni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527372" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295716v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pooley" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527369" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145578v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falanga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belanger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519278" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130172v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025149v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/499806" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025151v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varni&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500226" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025501v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054356" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398289v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508318" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025131v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025129v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176021v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Durouchoux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000524" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176023v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021135" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176018v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020401" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014525v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Caunt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209903v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198400450100161500" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02176748v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Coffre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471648" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352850v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janiec" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perron" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282372v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bost" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janiec" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01191251v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Konovalenko" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zarka" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharenko" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ulyanov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sidorchuk" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136772" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803934v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01192881v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N. N Girard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6051277" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507743v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.11.002" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671014v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertoli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brom" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879666v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagoutte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368009v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;heut" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00355293v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802004v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802022v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141559v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/54/1/024" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130171v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802051v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025386v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025409v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025372v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289184v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289258v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03812112v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03826425v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ballet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>