--- v0 (2026-03-06)
+++ v1 (2026-05-06)
@@ -2013,160 +2013,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-RRT-C : Interactive Motion Planning with Contact</w:t>
+                <w:t xml:space="preserve">Ballistic motion planning for jumping superheroes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassime Michel Blin</w:t>
+                <w:t xml:space="preserve">Mylène Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2016.7759625⟩</w:t>
+              <w:t xml:space="preserve">Motion in Games Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Burlingame, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2994258.2994279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297010v1</w:t>
+                <w:t xml:space="preserve">hal-01366796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Interaction in Motion Planning with Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassime Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2208,291 +2221,278 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE RO-MAN 2016 25th IEEE International Symposium on Robot and Human Interactive Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, New-York, United States. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic motion planning for jumping superheroes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steve Tonneau</w:t>
+                <w:t xml:space="preserve">transHumUs: A poetic experience in mobile robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motion in Games Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2994258.2994279⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.2908-2914, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366796v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">transHumUs: A poetic experience in mobile robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Saurel</w:t>
+                <w:t xml:space="preserve">I-RRT-C : Interactive Motion Planning with Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassime Michel Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillatreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.2908-2914, </w:t>
+              <w:t xml:space="preserve">2016 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.1000 - 1006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2016.7759625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206067v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul automatique de trajectoires pour l’assemblage d’objets déformables</w:t>
               </w:r>
@@ -2675,532 +2675,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WithU : un robot low-cost de téléprésence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulation planning with contacts for an extensible elastic rod by sampling on the submanifold of static equilibrium configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorian Delmas</w:t>
+                <w:t xml:space="preserve">Andy Borum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Labit-Bonis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothy Bretl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d01</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219899v1</w:t>
+                <w:t xml:space="preserve">hal-01096543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation planning with contacts for an extensible elastic rod by sampling on the submanifold of static equilibrium configurations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roussel</w:t>
+                <w:t xml:space="preserve">WithU : un robot low-cost de téléprésence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorian Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Labit-Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ouanély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Borum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Taïx</w:t>
+                <w:t xml:space="preserve">Yannick Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Bretl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Seattle, United States</w:t>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096543v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Planning for a Deformable Linear Object</w:t>
+                <w:t xml:space="preserve">Efficient Motion Planning for Quasi-Static Elastic Rods Using Geometry Neighborhood Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bretl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Deformable Object Manipulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France. pp.153-158</w:t>
+              <w:t xml:space="preserve">AIM 2014, IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965184v1</w:t>
+                <w:t xml:space="preserve">hal-01016414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformable Linear Object manipulation planning with contacts</w:t>
+                <w:t xml:space="preserve">Motion Planning for a Deformable Linear Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Bretl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robot Manipulation: What has been achieved and what remains to be done? Full day workshop at IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">European Workshop on Deformable Object Manipulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France. pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159546v1</w:t>
+                <w:t xml:space="preserve">hal-00965184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Motion Planning for Quasi-Static Elastic Rods Using Geometry Neighborhood Approximation</w:t>
+                <w:t xml:space="preserve">Deformable Linear Object manipulation planning with contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy Bretl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2014, IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Besançon, France</w:t>
+              <w:t xml:space="preserve">Robot Manipulation: What has been achieved and what remains to be done? Full day workshop at IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016414v1</w:t>
+                <w:t xml:space="preserve">hal-01159546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Motion Planning for Humanoid Robots</w:t>
               </w:r>
@@ -3275,334 +3275,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715419v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Optimization for Humanoid Walk Planning: an Efficient Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-Space Controllability of a Walking Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanoid Robots (Humanoids), 2011 11th IEEE-RAS International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. pp.739 - 744, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572375v3</w:t>
+                <w:t xml:space="preserve">hal-00602384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Space Controllability of a Walking Humanoid Robot</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motion Planning with interactive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Flavigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoid Robots (Humanoids), 2011 11th IEEE-RAS International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International workshop on Electronics, Control, Measurement and Signals (ECMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, LIBEREC, Czech Republic. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100807⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00602384v2</w:t>
+                <w:t xml:space="preserve">hal-00602178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Planning with interactive devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Path Optimization for Humanoid Walk Planning: an Efficient Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Flavigné</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International workshop on Electronics, Control, Measurement and Signals (ECMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, LIBEREC, Czech Republic. 6p</w:t>
+              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. pp.179 - 184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602178v1</w:t>
+                <w:t xml:space="preserve">hal-00572375v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Locomotion Animation using Path Planning</w:t>
               </w:r>
@@ -4712,51 +4712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419712v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3149573" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.2941046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Orthey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.08.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2012.08.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654175v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio El Khoury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Nakhaei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flavign&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ferr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-012-9659-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Malti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918611X579457" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724019v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Villa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995796v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Roig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teguh Lembono" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02293234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeun Song" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197371" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726155v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593888" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassime Blin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillatreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01486933v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassime Michel Blin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759625" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Campana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2994258.2994279" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206067v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487455" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153456v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorian Delmas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labit-Bonis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ouan&#233;ly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Traor&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Veillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096543v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Borum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bretl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715419v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572375v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602384v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100807" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.5420609" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04296110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00644801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Leali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319261195" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163259v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133395v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419712v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3149573" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.2941046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Orthey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.08.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2012.08.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654175v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio El Khoury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Nakhaei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flavign&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ferr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-012-9659-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Malti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918611X579457" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724019v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Villa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995796v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Roig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teguh Lembono" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02293234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeun Song" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197371" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726155v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593888" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassime Blin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillatreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01486933v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Campana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2994258.2994279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206067v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487455" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassime Michel Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759625" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153456v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096543v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Borum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bretl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorian Delmas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labit-Bonis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ouan&#233;ly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Traor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Veillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965184v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715419v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602384v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100807" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572375v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.5420609" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04296110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00644801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Leali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319261195" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163259v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133395v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>