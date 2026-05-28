--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -2472,463 +2472,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul automatique de trajectoires pour l’assemblage d’objets déformables</w:t>
+                <w:t xml:space="preserve">Closed-forms of planar Kirchhoff elastic rods: application to inverse geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIP-Primeca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
+              <w:t xml:space="preserve">IMA Conference on Mathematics of Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128943v1</w:t>
+                <w:t xml:space="preserve">hal-01153456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-forms of planar Kirchhoff elastic rods: application to inverse geometry</w:t>
+                <w:t xml:space="preserve">Calcul automatique de trajectoires pour l’assemblage d’objets déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Taïx</w:t>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Conference on Mathematics of Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom. 9p</w:t>
+              <w:t xml:space="preserve">Colloque AIP-Primeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153456v2</w:t>
+                <w:t xml:space="preserve">hal-01128943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation planning with contacts for an extensible elastic rod by sampling on the submanifold of static equilibrium configurations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WithU : un robot low-cost de téléprésence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Borum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Taïx</w:t>
+                <w:t xml:space="preserve">Yorian Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Bretl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Labit-Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ouanély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Seattle, United States</w:t>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096543v2</w:t>
+                <w:t xml:space="preserve">hal-01219899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WithU : un robot low-cost de téléprésence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Ouanély</w:t>
+                <w:t xml:space="preserve">Manipulation planning with contacts for an extensible elastic rod by sampling on the submanifold of static equilibrium configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Traoré</w:t>
+                <w:t xml:space="preserve">Andy Borum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Veillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothy Bretl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d01</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219899v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Motion Planning for Quasi-Static Elastic Rods Using Geometry Neighborhood Approximation</w:t>
               </w:r>
@@ -2940,51 +2940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bretl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2014, IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3035,51 +3035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Bretl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Deformable Object Manipulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France. pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3275,239 +3275,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715419v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Space Controllability of a Walking Humanoid Robot</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motion Planning with interactive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Flavigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoid Robots (Humanoids), 2011 11th IEEE-RAS International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International workshop on Electronics, Control, Measurement and Signals (ECMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, LIBEREC, Czech Republic. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602384v2</w:t>
+                <w:t xml:space="preserve">hal-00602178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Planning with interactive devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-Space Controllability of a Walking Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Flavigné</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International workshop on Electronics, Control, Measurement and Signals (ECMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanoid Robots (Humanoids), 2011 11th IEEE-RAS International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. pp.739 - 744, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602178v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Optimization for Humanoid Walk Planning: an Efficient Approach</w:t>
               </w:r>
@@ -4376,51 +4376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-forms of Kirchhoff elastic rods shape and sensitivity in the planar case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4712,51 +4712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419712v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3149573" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.2941046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Orthey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.08.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2012.08.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654175v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio El Khoury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Nakhaei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flavign&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ferr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-012-9659-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Malti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918611X579457" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724019v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Villa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995796v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Roig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teguh Lembono" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02293234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeun Song" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197371" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726155v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593888" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassime Blin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillatreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01486933v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Campana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2994258.2994279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206067v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487455" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassime Michel Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759625" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153456v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096543v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Borum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bretl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorian Delmas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labit-Bonis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ouan&#233;ly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Traor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Veillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965184v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715419v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602384v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100807" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572375v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.5420609" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04296110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00644801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Leali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319261195" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163259v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133395v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419712v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3149573" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.2941046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Orthey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.08.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2012.08.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654175v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio El Khoury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Nakhaei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flavign&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ferr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-012-9659-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Malti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918611X579457" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01988387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ha&#239;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724019v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Villa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995796v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Roig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teguh Lembono" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02293234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeun Song" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197371" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726155v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593888" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassime Blin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillatreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01486933v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Campana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2994258.2994279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206067v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487455" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassime Michel Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759625" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153456v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorian Delmas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labit-Bonis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ouan&#233;ly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Traor&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Veillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096543v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Borum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bretl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965184v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715419v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602384v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100807" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572375v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.5420609" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04296110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00644801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Leali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319261195" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163259v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133395v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>