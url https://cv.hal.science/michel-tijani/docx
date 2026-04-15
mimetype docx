--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -769,571 +769,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling heat and mass transfer during ground freezing subjected to high seepage velocities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigations of rate effects on drilling forces under bottomhole pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pelfrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.585 - 592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.petrol.2016.09.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermo-hydraulic modeling of artificial ground freezing: Application to an underground mine in fractured sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manon Vitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 73, pp.1-15</w:t>
+              <w:t xml:space="preserve">, 2016, 75, pp.80-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling heat and mass transfer during ground freezing subjected to high seepage velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 75, pp.80-92</w:t>
+              <w:t xml:space="preserve">, 2016, 73, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulonnage à ancrage réparti : étude de l’interface barre-scellement sous sollicitations axiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Blanco Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Noiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2016002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2016002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01504409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...140 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling heat transfer between a freeze pipe and the surrounding ground during artificial ground freezing activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63, pp.99-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1379,90 +1379,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the bolt-grout interface behaviourof fully grouted rockbolts from laboratory experiments under axial loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Blanco Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Noiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63 (October 2013), pp.50-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1508,64 +1508,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New numerical modelling of the mechanical long-term behaviour of the GMR gallery in ANDRA’s Underground Research Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Blanco Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1650,51 +1650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new analytical solution to the mechanical behaviour of fully grouted rockbolts subjected to pull-out tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Blanco Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2005,51 +2005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonflement tridimensionnel et anisotrope des roches argileuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2952,77 +2952,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejda Azabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Blanco Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th U.S. Rock Mechanics/Geomechanics Symposium,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Rock Mechanics Association, Jun 2020, Golden, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3086,51 +3086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Tunnel Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITA-AITES, May 2019, Naples, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Blanco Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry You</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3570,90 +3570,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for modeling heat transfer between a freeze pipe and the surrounding ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Engineering and Rock Mechanics: Structures in and on Rock Masses - Proceedings of EUROCK 2014, ISRM European Regional Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3797,161 +3797,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Fully coupled thermo-hydro-mechanical model forthe analysis of the lining behavior of underground cavernsin an AA-CAES system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis El Murr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Ibiza, Spain. pp.177-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of insoluble materials on salt behavior during creep tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Schleifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanical Behaviour of Salt VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.97-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stability modelling of isolated rock blocks at the surface of underground excavations taking into account in-situ stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Ghazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12th ISRM International Congress on Rock Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Beijing, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b11646-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of convergence movement in room and pillar mining by integrating creep of salt and swelling of marl under water effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3966,489 +4195,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Behaviour of Salt VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.201-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new numerical model to study isolated rock blocks around underground excavations taking into account in-situ stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Ghazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...247 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Noiret</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th US Rock Mechanics / Geomechanics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.ARMA 11-242</w:t>
+              <w:t xml:space="preserve">, 2011, San Fransisco, United States. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592379v1</w:t>
+                <w:t xml:space="preserve">hal-00657304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new numerical model to study isolated rock blocks around underground excavations taking into account in-situ stresses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A new experimental and analytical study of fully grouted rockbolts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Blanco Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Noiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th US Rock Mechanics / Geomechanics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, San Fransisco, United States. pp.12</w:t>
+              <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.ARMA 11-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657304v1</w:t>
+                <w:t xml:space="preserve">hal-00592379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of geomechanical effects during steam injection in SAGD heavy oil recovery</w:t>
               </w:r>
@@ -4568,51 +4568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Numerical Modelling of the Mechanical Long-term Behaviour of the GMR gallery in ANDRA's Underground Research Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Blanco Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,64 +4797,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Lemaitre's creep law to assess the salt mechanical behavior for a large range of the deviatoric stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gatelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Salt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Beijing, China. pp.135-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4873,50 +4873,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation tridimensionnelle du flambage des tiges de forage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Akowanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modélisation tridimensionnelle du flambage des tiges de forage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temperature modeling during salt cavern leaching process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4951,234 +5059,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temperature modeling during salt cavern leaching process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buckling of Tubulars in Actual Field Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Akowanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buckling of Tubulars in Actual Field Conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5324,51 +5324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water on the mechanical behaviour of shales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5432,51 +5432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the clayey rock behaviour under the action of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6285,230 +6285,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sel gemme en tant que liquide visqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hugout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sel gemme en tant que liquide visqueux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, Melbourne, Australie. pp.241-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The shoulder bed effect on the dual laterlog and its variation with the resistivity of the borehole fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chemali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gianzero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Strickland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The shoulder bed effect on the dual laterlog and its variation with the resistivity of the borehole fluid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650339v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00650337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of rheological behaviour of Tersanne rock salt</w:t>
               </w:r>
@@ -6837,51 +6837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghoreychi Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6938,51 +6938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ghoreychi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7647,4615 +7647,4615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etudes expérimentale et théorique du comportement des argilites en vue de la compréhension des zones endommagées autour des ouvrages souterrains du site de Tounemire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MODEX-REP PROJECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude de la possibilité d'extension de la cavité saline 811 à Dax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Etudes expérimentale et théorique du comportement des argilites en vue de la compréhension des zones endommagées autour des ouvrages souterrains du site de Tounemire</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de vérification (validation) des logiciels CHEF, HYDREF et VIPLEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">MODEX-REP PROJECT</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude géomécanique du réservoir souterrain de Beynes supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude numérique à l'aide de VIPLEF3D de la stabilité du stockage de Manosque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical damage of Salado rock salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensionnement d'une exploitation de sel par dissolution dans la Bresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2003</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSFINE PROJECT. Mechanical behavior of rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2003</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical behavior of Salado rock salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2002</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques mécaniques d'échantillons de calcaires et de marnes en provenance de Tournemire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2002</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques mécaniques d'échantillons de sel de Barbastro Balaguer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2001</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes dans un bloc cylindrique avec trou sous pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1998</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais de dilatation thermique sur du granite de Fanay Augères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1998</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmation dans le logiciel VIPLEF3D de la loi de comportement du polyéthylène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Essais de dilatation thermique sur du granite de Fanay Augères</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet DECOVALEX. Modélisation thermomécanique tridimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1995</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie du polycopié du cours ''Mécanique des Matériaux Solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1995</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couplage thermo-hydro-mécanique en milieu poreux sature. Test d'un algorithme de couplage entre les logiciels HYDREF et VIPLEF et comparaison a la solution analytique de Booker et Savvidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Couplage thermo-hydro-mécanique en milieu poreux sature. Test d'un algorithme de couplage entre les logiciels HYDREF et VIPLEF et comparaison a la solution analytique de Booker et Savvidou</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du comportement mécanique des schistes de Casamozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etude du comportement mécanique des schistes de Casamozza</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul d'écrasement de tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1994</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais de cisaillement sur les flysh du barrage de Louberria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1994</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhéologie du produit antifissure Filaflex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rhéologie du produit antifissure Filaflex</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des frottements dans les puits déviés. Logiciel TUBAGE (ELF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Essais de cisaillement sur les flysh du barrage de Louberria</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais de compression sur le calcaire de Saint Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1992</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais mécaniques sur les échantillons de Berkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1992</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais post-rupture sur échantillons de Berkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Essais post-rupture sur échantillons de Berkaoui</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavera Primagaz. Essais mécaniques sur les échantillons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Essais mécaniques sur les échantillons de Berkaoui</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mine de Mohammedia. Essais mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1991</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement mécanique du sel d'Etrez inférieur sous faible déviateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1991</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des essais de flexion de plaques de plâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des structures des têtes du siphon du 3ème lot de l'émissaire de Sèvres-Achères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Analyse des essais de flexion de plaques de plâtre</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Module d'élasticite du plâtre dans les plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1989</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche analytique du comportement mécanique des cavites cylindriques et sphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1989</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais mécaniques sur le sel d'Atochem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1988</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekofisk subsidence project. Influence of the underberden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1988</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'une cavité de 400000 m3. Lessivage en 2000 jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ekofisk subsidence project. Influence of the underberden</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement thermomécanique du sel gemme (projet COSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etude d'une cavité de 400000 m3. Lessivage en 2000 jours</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de la vitesse de soutirage sur la stabilité d'une cavité de stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1987</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture du sel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1987</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEC PROJECT COSA. Second benchmark. Thermal problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1986</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la subsidence à Ekofisk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1985</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhéologie du vitrious en phase de cuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1985</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement ductile du sel. Fluage cyclique du sel d'Etrez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comportement ductile du sel. Fluage cyclique du sel d'Etrez</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Version 1985 de VIPLEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Version 1985 de VIPLEF</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation du compactage dynamique par un modèle rhéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1984</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhéologie du sel d'Etrez inférieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1984</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluage de la sylvinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fluage de la sylvinite</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhéologie du sel d'Etrez supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rhéologie du sel d'Etrez supérieur</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation d'un bloc cathodique (Aluminium Pechiney)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1983</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caracteristiques mécaniques d'un bloc cathodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1983</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluage de l'anhydrite de Tersanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de fluage en régime d'extension sur le sel de Tersanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fluage de l'anhydrite de Tersanne</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture du sel de Tersanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rupture du sel de Tersanne</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la faisabilité d'une cavité d'eau chaude. Collecte des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etude de la faisabilité d'une cavité d'eau chaude. Collecte des données</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluage du sel d'Etrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fluage du sel d'Etrez</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la préfaisabilité d'une cavité de stockage d'eau chaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etude de la préfaisabilité d'une cavité de stockage d'eau chaude</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes déformations dans le logiciel VIPLEF. Etude de faisabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1982</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domaine d'élasticité de l'anhydrite de Tersanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1982</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul de l'exploitation de la concession du Cauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilité de la carrière de Helling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du gisement d'Afasto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des résultats expérimentaux relatifs à la rhéologie du sel de Tersanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluage des argiles de Tersanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logicial BIAXE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">1981</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étude de l'écrouissage des roches ductiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1981</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domaine d'élasticité du sel gemme. Influence de la contrainte intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1981</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluage et loi de comportement du sel gemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fluage et loi de comportement du sel gemme</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOFREGAZ - KGS5 - mechanical tests of pure and impure rock salt, eutectic siltstones and blue marls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Domaine d'élasticité du sel gemme. Influence de la contrainte intermédiaire</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domaine d'élasticité de l'argile de Tersanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1980</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluage du sel de Tersanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1980</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit du cours ''Calculs des Structures'' (Méthode des Eléments Finis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1980</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des cycles d'injection/soutirage sur la variation du volume d'une cavité de stockage et sur l'extension de la zone plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1979</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse de la collaboration avec Gaz de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1979</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des caractéristiques du sel de Bresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650440v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00650442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la température sur les propriétés mécaniques du sel gemme</w:t>
               </w:r>
@@ -12690,51 +12690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geosciences.mines-paristech.fr/Members/mtijani/accueil/CVTIJANI.pdf/view" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geosciences.mines-paristech.fr/Members/mtijani/accueil/HDRTIJANI.pdf/view" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02898936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tounsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tijani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01786-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404872v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rachdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sgem-2019-0024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1639078" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahjoub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M&#8217;jahad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pelfrene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Sellami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.07.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6VKM1HF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noiret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2016002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2016.09.025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HVP27XZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.08.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1MLND1G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRPLNHKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTBP621-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.07.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00515400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akowanou Joel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/102850-PA" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charnavel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry You" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Wakim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gordine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rejeb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Marsily" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vouille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650174v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tincelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02950175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Azabou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02899980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Tounsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429424441-169" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouabhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01551466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdong Song" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Benaichouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01494145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ghazal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11646-66" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778725v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778762v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schleifer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gatelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844864v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis El Murr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592379v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00657304v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setayesh Zandi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akowanou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04276588v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Wakim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Noirel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nunez Farfan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henrion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamami" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Durup" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650403v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chemali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gianzero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Strickland" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hugout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Grenier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650328v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berest" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoreychi Mehdi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667531v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650321v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650520v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650521v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650518v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650517v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650516v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650515v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650514v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650512v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650511v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650507v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650506v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650503v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650500v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650499v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650496v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650491v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650492v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650494v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650493v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650489v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650490v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650485v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650488v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650487v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650484v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650482v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650479v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650481v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650478v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650475v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650473v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650469v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650470v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650462v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650472v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650467v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650466v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650465v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650455v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650457v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650459v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650460v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650453v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650452v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650451v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650449v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650450v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650444v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650445v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650443v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650440v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650442v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650441v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650439v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650438v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00430361v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geosciences.mines-paristech.fr/Members/mtijani/accueil/CVTIJANI.pdf/view" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geosciences.mines-paristech.fr/Members/mtijani/accueil/HDRTIJANI.pdf/view" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02898936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tounsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tijani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01786-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404872v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rachdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sgem-2019-0024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1639078" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahjoub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M&#8217;jahad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pelfrene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Sellami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.07.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6VKM1HF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2016.09.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HVP27XZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noiret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2016002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.08.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1MLND1G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRPLNHKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTBP621-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.07.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00515400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akowanou Joel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/102850-PA" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charnavel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry You" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Wakim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gordine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rejeb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Marsily" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vouille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650174v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tincelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02950175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Azabou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02899980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Tounsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429424441-169" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouabhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01551466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdong Song" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Benaichouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis El Murr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schleifer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gatelier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01494145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ghazal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11646-66" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778725v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00657304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setayesh Zandi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akowanou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04276588v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Wakim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Noirel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nunez Farfan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henrion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamami" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Durup" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650403v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hugout" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chemali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gianzero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Strickland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Grenier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650328v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berest" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoreychi Mehdi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667531v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650321v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650518v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650517v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650516v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650515v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650514v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650512v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650511v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650507v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650503v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650504v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650506v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650499v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650497v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650495v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650496v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650492v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650491v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650489v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650490v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650485v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650488v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650487v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650484v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650482v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650478v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650481v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650473v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650476v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650462v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650467v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650466v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650460v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650453v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650455v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650457v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650458v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650451v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650450v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650444v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650445v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650443v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650442v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650440v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650441v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650439v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650438v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00430361v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>