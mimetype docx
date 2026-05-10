--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -911,51 +911,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-hydraulic modeling of artificial ground freezing: Application to an underground mine in fractured sandstone</w:t>
+                <w:t xml:space="preserve">Modeling heat and mass transfer during ground freezing subjected to high seepage velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
@@ -977,93 +977,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 75, pp.80-92</w:t>
+              <w:t xml:space="preserve">, 2016, 73, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280881v1</w:t>
+                <w:t xml:space="preserve">hal-01280872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling heat and mass transfer during ground freezing subjected to high seepage velocities</w:t>
+                <w:t xml:space="preserve">Thermo-hydraulic modeling of artificial ground freezing: Application to an underground mine in fractured sandstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
@@ -1085,69 +1085,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 73, pp.1-15</w:t>
+              <w:t xml:space="preserve">, 2016, 75, pp.80-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280872v1</w:t>
+                <w:t xml:space="preserve">hal-01280881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulonnage à ancrage réparti : étude de l’interface barre-scellement sous sollicitations axiales</w:t>
               </w:r>
@@ -4507,51 +4507,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges, Experiences and Opportunities in the Middle East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Saudi Arabia. pp.425-434</w:t>
+              <w:t xml:space="preserve">, 2010, Mascate, Oman. pp.425-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4732,55 +4732,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical coupling of geomechanics and fluid flow during steam injection in SAGD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, United States. pp.591-600</w:t>
+              <w:t xml:space="preserve">SPE Improved Oil Recovery Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tulsa, United States. pp.591-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4873,57 +4873,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temperature modeling during salt cavern leaching process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Charnavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry You</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temperature modeling during salt cavern leaching process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bâle, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation tridimensionnelle du flambage des tiges de forage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Akowanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,234 +5059,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation tridimensionnelle du flambage des tiges de forage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buckling of Tubulars in Actual Field Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Akowanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buckling of Tubulars in Actual Field Conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5888,50 +5888,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A methodology for the identification of rock salt behavior using multi-steps creep tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A methodology for the identification of rock salt behavior using multi-steps creep tests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Palaiseau, France. pp.53-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le logiciel AJUSTE pour l'analyse des essais de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5940,152 +6035,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le logiciel AJUSTE pour l'analyse des essais de laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650406v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00650407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical behaviour of rock salt</w:t>
               </w:r>
@@ -7647,3375 +7647,3375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude de la possibilité d'extension de la cavité saline 811 à Dax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etudes expérimentale et théorique du comportement des argilites en vue de la compréhension des zones endommagées autour des ouvrages souterrains du site de Tounemire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODEX-REP PROJECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Etude de la possibilité d'extension de la cavité saline 811 à Dax</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude géomécanique du réservoir souterrain de Beynes supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de vérification (validation) des logiciels CHEF, HYDREF et VIPLEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude numérique à l'aide de VIPLEF3D de la stabilité du stockage de Manosque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical damage of Salado rock salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Mechanical damage of Salado rock salt</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensionnement d'une exploitation de sel par dissolution dans la Bresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2003</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LESSFINE PROJECT. Mechanical behavior of rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">LESSFINE PROJECT. Mechanical behavior of rocks</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical behavior of Salado rock salt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2002</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques mécaniques d'échantillons de calcaires et de marnes en provenance de Tournemire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2001</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques mécaniques d'échantillons de sel de Barbastro Balaguer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Caractéristiques mécaniques d'échantillons de sel de Barbastro Balaguer.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes dans un bloc cylindrique avec trou sous pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">1998</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais de dilatation thermique sur du granite de Fanay Augères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Essais de dilatation thermique sur du granite de Fanay Augères</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmation dans le logiciel VIPLEF3D de la loi de comportement du polyéthylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Programmation dans le logiciel VIPLEF3D de la loi de comportement du polyéthylène</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet DECOVALEX. Modélisation thermomécanique tridimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">1995</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du comportement mécanique des schistes de Casamozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie du polycopié du cours ''Mécanique des Matériaux Solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage thermo-hydro-mécanique en milieu poreux sature. Test d'un algorithme de couplage entre les logiciels HYDREF et VIPLEF et comparaison a la solution analytique de Booker et Savvidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Etude du comportement mécanique des schistes de Casamozza</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul d'écrasement de tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">1994</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhéologie du produit antifissure Filaflex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais de cisaillement sur les flysh du barrage de Louberria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rhéologie du produit antifissure Filaflex</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des frottements dans les puits déviés. Logiciel TUBAGE (ELF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Modélisation des frottements dans les puits déviés. Logiciel TUBAGE (ELF)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais de compression sur le calcaire de Saint Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">1992</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais mécaniques sur les échantillons de Berkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Essais mécaniques sur les échantillons de Berkaoui</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais post-rupture sur échantillons de Berkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Essais post-rupture sur échantillons de Berkaoui</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavera Primagaz. Essais mécaniques sur les échantillons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Lavera Primagaz. Essais mécaniques sur les échantillons</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mine de Mohammedia. Essais mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">1991</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement mécanique du sel d'Etrez inférieur sous faible déviateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Comportement mécanique du sel d'Etrez inférieur sous faible déviateur</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des essais de flexion de plaques de plâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Analyse des essais de flexion de plaques de plâtre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul des structures des têtes du siphon du 3ème lot de l'émissaire de Sèvres-Achères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Calcul des structures des têtes du siphon du 3ème lot de l'émissaire de Sèvres-Achères.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Module d'élasticite du plâtre dans les plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">1989</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche analytique du comportement mécanique des cavites cylindriques et sphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Approche analytique du comportement mécanique des cavites cylindriques et sphériques</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais mécaniques sur le sel d'Atochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">1988</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekofisk subsidence project. Influence of the underberden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Ekofisk subsidence project. Influence of the underberden</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'une cavité de 400000 m3. Lessivage en 2000 jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Etude d'une cavité de 400000 m3. Lessivage en 2000 jours</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement thermomécanique du sel gemme (projet COSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Comportement thermomécanique du sel gemme (projet COSA)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de la vitesse de soutirage sur la stabilité d'une cavité de stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">1987</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture du sel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">1986</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEC PROJECT COSA. Second benchmark. Thermal problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">CEC PROJECT COSA. Second benchmark. Thermal problem</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la subsidence à Ekofisk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">1985</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhéologie du vitrious en phase de cuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Rhéologie du vitrious en phase de cuisson</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement ductile du sel. Fluage cyclique du sel d'Etrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Comportement ductile du sel. Fluage cyclique du sel d'Etrez</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Version 1985 de VIPLEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Version 1985 de VIPLEF</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation du compactage dynamique par un modèle rhéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">1984</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhéologie du sel d'Etrez inférieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Rhéologie du sel d'Etrez inférieur</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluage de la sylvinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Fluage de la sylvinite</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhéologie du sel d'Etrez supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Rhéologie du sel d'Etrez supérieur</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation d'un bloc cathodique (Aluminium Pechiney)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">1983</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caracteristiques mécaniques d'un bloc cathodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Caracteristiques mécaniques d'un bloc cathodique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture du sel de Tersanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la faisabilité d'une cavité d'eau chaude. Collecte des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai de fluage en régime d'extension sur le sel de Tersanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tijani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluage de l'anhydrite de Tersanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650471v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-00650462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluage du sel d'Etrez</w:t>
               </w:r>
@@ -12690,51 +12690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geosciences.mines-paristech.fr/Members/mtijani/accueil/CVTIJANI.pdf/view" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geosciences.mines-paristech.fr/Members/mtijani/accueil/HDRTIJANI.pdf/view" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02898936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tounsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tijani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01786-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404872v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rachdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sgem-2019-0024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1639078" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahjoub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M&#8217;jahad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pelfrene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Sellami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.07.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6VKM1HF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2016.09.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HVP27XZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noiret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2016002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.08.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1MLND1G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRPLNHKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTBP621-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.07.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00515400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akowanou Joel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/102850-PA" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charnavel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry You" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Wakim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gordine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rejeb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Marsily" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vouille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650174v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tincelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02950175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Azabou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02899980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Tounsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429424441-169" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouabhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01551466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdong Song" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Benaichouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis El Murr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schleifer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gatelier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01494145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ghazal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11646-66" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778725v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00657304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setayesh Zandi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akowanou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04276588v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Wakim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Noirel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nunez Farfan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henrion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamami" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Durup" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650403v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hugout" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chemali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gianzero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Strickland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Grenier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650328v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berest" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoreychi Mehdi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667531v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650321v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650518v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650517v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650516v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650515v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650514v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650512v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650511v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650507v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650503v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650504v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650506v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650499v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650497v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650495v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650496v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650492v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650491v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650489v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650490v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650485v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650488v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650487v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650484v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650482v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650478v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650481v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650473v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650476v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650462v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650467v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650466v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650460v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650453v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650455v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650457v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650458v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650451v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650450v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650444v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650445v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650443v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650442v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650440v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650441v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650439v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650438v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00430361v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geosciences.mines-paristech.fr/Members/mtijani/accueil/CVTIJANI.pdf/view" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geosciences.mines-paristech.fr/Members/mtijani/accueil/HDRTIJANI.pdf/view" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02898936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tounsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tijani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-01786-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404872v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rachdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sgem-2019-0024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1639078" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahjoub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M&#8217;jahad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pelfrene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Sellami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.07.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6VKM1HF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2016.09.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HVP27XZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noiret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2016002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.08.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1MLND1G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRPLNHKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTBP621-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.07.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00515400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akowanou Joel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/102850-PA" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charnavel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry You" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Wakim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gordine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rejeb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Marsily" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vouille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650174v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tincelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02950175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Azabou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02899980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Tounsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429424441-169" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouabhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01551466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdong Song" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Benaichouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis El Murr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schleifer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gatelier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01494145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ghazal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11646-66" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778725v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00657304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setayesh Zandi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akowanou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04276588v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Wakim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Noirel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nunez Farfan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henrion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamami" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Durup" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650407v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650406v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650403v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hugout" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chemali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gianzero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Strickland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Grenier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650328v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berest" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoreychi Mehdi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667531v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650321v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650520v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650521v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650519v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650517v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650516v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650515v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650514v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650512v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650511v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650507v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650506v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650500v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650499v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650497v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650495v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650496v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650492v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650491v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650489v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650490v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650485v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650488v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650487v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650484v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650482v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650478v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650481v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650473v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650476v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650470v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650462v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650471v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650467v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650466v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650460v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650453v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650455v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650457v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650458v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650451v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650450v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650444v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650445v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650443v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650442v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650440v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650441v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650439v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00650438v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00430361v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>