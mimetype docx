--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -1226,285 +1226,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Practice of Law and Justice in Russia (Eighteenth-Twentieth Centuries)</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Elisa M. Becker, Medicine, Law, and the State in Imperial Russia. Budapest–New York : Central European University Press, 2011, xii-399 p. ISBN : 978-963-9776-81-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Dahlke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 53 (1), pp.7-13</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 53 (4), pp.643-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/monderusse.7858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00830513v1</w:t>
+                <w:t xml:space="preserve">hal-05171315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : Ivan Stoliaroff, Un Village russe : récit d’un paysan de la région de Voronej, trad. du russe par Valérie Stoliaroff et Irène Rovère-Sova, Paris, CNRS Éditions, 2008, 502 p., 18 €. ISBN : 978-2-271-06726-5</w:t>
+                <w:t xml:space="preserve">The Practice of Law and Justice in Russia (Eighteenth-Twentieth Centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dahlke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (1), pp.7-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171330v1</w:t>
+                <w:t xml:space="preserve">halshs-00830513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : Elisa M. Becker, Medicine, Law, and the State in Imperial Russia. Budapest–New York : Central European University Press, 2011, xii-399 p. ISBN : 978-963-9776-81-4</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Ivan Stoliaroff, Un Village russe : récit d’un paysan de la région de Voronej, trad. du russe par Valérie Stoliaroff et Irène Rovère-Sova, Paris, CNRS Éditions, 2008, 502 p., 18 €. ISBN : 978-2-271-06726-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (2), pp.221-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hsr.036.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/monderusse.7858⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05171315v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Laws and the Workings of Legal Knowledge in Late Imperial Russia</w:t>
               </w:r>
@@ -2408,165 +2408,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire de l'Empire russe à partir des archives régionales : trois provinces de Russie centrale (Moscou, Toula et Tver)</w:t>
+                <w:t xml:space="preserve">L'usage des &amp;quot;libertés octroyées&amp;quot; par le tsar en Russie après 1905 : le cas des libertés religieuses dans le diocèse de Moscou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 14, pp.187-197</w:t>
+              <w:t xml:space="preserve">, 2002, 14, pp.135-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188637v1</w:t>
+                <w:t xml:space="preserve">hal-05188627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usage des &amp;quot;libertés octroyées&amp;quot; par le tsar en Russie après 1905 : le cas des libertés religieuses dans le diocèse de Moscou</w:t>
+                <w:t xml:space="preserve">L'histoire de l'Empire russe à partir des archives régionales : trois provinces de Russie centrale (Moscou, Toula et Tver)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 14, pp.135-156</w:t>
+              <w:t xml:space="preserve">, 2002, 14, pp.187-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188627v1</w:t>
+                <w:t xml:space="preserve">hal-05188637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par où arrive le déclin de la famille… : en URSS, de Staline aux années 1980</w:t>
               </w:r>
@@ -3643,51 +3643,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The practice of law and justice in Russia (18th-20th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dahlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3918,51 +3918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4A0D5D4"/>
+    <w:nsid w:val="FE88C8F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4149,51 +4149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-tissier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135534143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tissier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4534" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DMQ2HM2Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.2633" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qzy7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.8060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.8055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dahlke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.036.0163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8DMPVH56-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.7858" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ndr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.9168" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.7150" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.6926" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.8995" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.4186" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.4187" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.4136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4671/9782749551883/la-russie-et-l-urss-du-milieu-du-xixe-siecle-a-1991" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Borodina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlobooks.ru/books/studia_europaea/24566/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlobooks.ru/books/otdelnye_izdaniya/842/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://id.hse.ru/novelty/159606145.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160179v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814665v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.9827" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-tissier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135534143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tissier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4534" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DMQ2HM2Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.2633" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qzy7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.8060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.8055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.7858" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dahlke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.036.0163" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8DMPVH56-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ndr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.9168" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.7150" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.6926" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.8995" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.4186" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.4187" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.4136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4671/9782749551883/la-russie-et-l-urss-du-milieu-du-xixe-siecle-a-1991" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Borodina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlobooks.ru/books/studia_europaea/24566/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlobooks.ru/books/otdelnye_izdaniya/842/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://id.hse.ru/novelty/159606145.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160179v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814665v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.9827" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>