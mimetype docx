--- v0 (2026-03-16)
+++ v1 (2026-05-26)
@@ -335,191 +335,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00200609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'encadrement de l'enseignement dans une région française</w:t>
+                <w:t xml:space="preserve">Les transactions entre l'institution scolaire et ses agents: le cas des coordonnateurs des réseaux d'éducation prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tondellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, vol. XXXV (n° 2), p. 25-45</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 27 (n° 2), p. 7-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00282472v1</w:t>
+                <w:t xml:space="preserve">halshs-00282481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transactions entre l'institution scolaire et ses agents: le cas des coordonnateurs des réseaux d'éducation prioritaire</w:t>
+                <w:t xml:space="preserve">L'encadrement de l'enseignement dans une région française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tondellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, vol. 27 (n° 2), p. 7-33</w:t>
+              <w:t xml:space="preserve">Recherches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. XXXV (n° 2), p. 25-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00282481v1</w:t>
+                <w:t xml:space="preserve">halshs-00282472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice, pathways and transitions post-16. New youth, new economies in the global city</w:t>
               </w:r>
@@ -1437,89 +1437,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00284896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insertion organisationnelle d'un nouvel espace d'action publique territoriale. L'expérience des bassins d'éducation et de formation dans l'académie de Lille</w:t>
+                <w:t xml:space="preserve">La régulation du système éducatif dans l'académie de Lille entre 2000-2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tondellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00284901v1</w:t>
+                <w:t xml:space="preserve">halshs-00284899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is going on here ?&amp;quot; Monographies d'établissements scolaires et observations in situ. Éléments de réflexion à partir des productions anglaises</w:t>
               </w:r>
@@ -1561,89 +1561,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00284897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation du système éducatif dans l'académie de Lille entre 2000-2003</w:t>
+                <w:t xml:space="preserve">L'insertion organisationnelle d'un nouvel espace d'action publique territoriale. L'expérience des bassins d'éducation et de formation dans l'académie de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tondellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00284899v1</w:t>
+                <w:t xml:space="preserve">halshs-00284901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que nous apprennent les instances décisionnelles collégiales. L'exemple du conseil d'administration dans deux collèges</w:t>
               </w:r>
@@ -1711,151 +1711,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00284898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action organisée face à la prise de risque : l'héroïsme « au travail » et son institutionnalisation</w:t>
+                <w:t xml:space="preserve">Le bassin d'éducation et de formation dans l'académie de Lille : révélateur d'un modèle de management public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tondellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00284903v1</w:t>
+                <w:t xml:space="preserve">halshs-00284904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin d'éducation et de formation dans l'académie de Lille : révélateur d'un modèle de management public</w:t>
+                <w:t xml:space="preserve">L'action organisée face à la prise de risque : l'héroïsme « au travail » et son institutionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tondellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00284904v1</w:t>
+                <w:t xml:space="preserve">halshs-00284903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques d'acteurs et modes d'agir collectifs dans deux collèges de la ville de Lille</w:t>
               </w:r>
@@ -1923,89 +1923,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conseil en formation continue des personnels. Construction d'une légitimité</w:t>
+                <w:t xml:space="preserve">Les espaces locaux d'interdépendance entre collèges : le cas de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tondellier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00284905v1</w:t>
+                <w:t xml:space="preserve">halshs-00196549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus et les agents de régulations intermédiaires dans le système éducatif français. Le cas de l'académie de Lille</w:t>
               </w:r>
@@ -2073,115 +2099,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces locaux d'interdépendance entre collèges : le cas de Lille</w:t>
+                <w:t xml:space="preserve">Le conseil en formation continue des personnels. Construction d'une légitimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tondellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00196549v1</w:t>
+                <w:t xml:space="preserve">halshs-00284905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'évolution des modes de régulation institutionnalisée dans le système éducatif français</w:t>
               </w:r>
@@ -2587,51 +2587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tondellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.085.0137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282472v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Demailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;gnier-Loilier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.094.0026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. da Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Monfroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Verdi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Halbwachs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Alexandrine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line-Rose Nonone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tondellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.085.0137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Demailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;gnier-Loilier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.094.0026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. da Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Monfroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Verdi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Halbwachs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Alexandrine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line-Rose Nonone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>