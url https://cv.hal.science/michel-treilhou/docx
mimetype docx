--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -261,753 +261,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRGPRB2/X2 and the Analogous Effects of Its Agonist and Antagonist in DSS-induced Colitis in Mice</w:t>
+                <w:t xml:space="preserve">Isolation, NMR Characterization, and Bioactivity of a Flavonoid Triglycoside from Anthyllis henoniana Stems: Antioxidant and Antiproliferative Effects on MDA-MB-231 Breast Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+                <w:t xml:space="preserve">Amani Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukesh Kumar</w:t>
+                <w:t xml:space="preserve">Sonda Samet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ming Hui Lin</w:t>
+                <w:t xml:space="preserve">Bouthaina Bouzayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2024.116471⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (7), pp.793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox13070793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155768v1</w:t>
+                <w:t xml:space="preserve">hal-04635159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive trade-offs between vertebrate defence and insect predation drive Amazonian ant venom evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel D Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Touchard</w:t>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel D Robinson</w:t>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 291 (2035), pp.20242184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2024.2184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, NMR Characterization, and Bioactivity of a Flavonoid Triglycoside from Anthyllis henoniana Stems: Antioxidant and Antiproliferative Effects on MDA-MB-231 Breast Cancer Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRGPRB2/X2 and the Analogous Effects of Its Agonist and Antagonist in DSS-induced Colitis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Ayachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Boy</w:t>
+                <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonda Samet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Téné</w:t>
+                <w:t xml:space="preserve">Emily Kwun Kwan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouthaina Bouzayani</w:t>
+                <w:t xml:space="preserve">Ming Hui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (7), pp.793. </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174, pp.116471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox13070793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2024.116471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635159v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Harvest Season of Anthyllis henoniana Stems on Antioxidant and Antimicrobial Activities: Phytochemical Profiling of Their Ethyl Acetate Extracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amani Ayachi</w:t>
+                <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amer Ben Younes</w:t>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameni Ben Ammar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonda Samet</w:t>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.106157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28093947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866851v1</w:t>
+                <w:t xml:space="preserve">hal-04071274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathan Téné</w:t>
+                <w:t xml:space="preserve">Effect of the Harvest Season of Anthyllis henoniana Stems on Antioxidant and Antimicrobial Activities: Phytochemical Profiling of Their Ethyl Acetate Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+                <w:t xml:space="preserve">Amer Ben Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">Ameni Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouthaina Bouzayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (3), pp.106157. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28093947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071274v1</w:t>
+                <w:t xml:space="preserve">hal-04866851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant venoms contain vertebrate-selective pain-causing sodium channel toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel D Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer R Deuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1071,130 +1071,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (3), pp.106157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484980v1</w:t>
@@ -1244,64 +1244,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (10), pp.600. </w:t>
@@ -1333,913 +1333,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A carvacrol‐based product reduces Campylobacter jejuni load and alters microbiota composition in the caeca of chickens</w:t>
+                <w:t xml:space="preserve">HESI-MS/MS Analysis of Phenolic Compounds from Calendula aegyptiaca Fruits Extracts and Evaluation of Their Antioxidant Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Allaoua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+                <w:t xml:space="preserve">Wafa Grati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Samet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouthaina Bouzayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Etienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Gabarrou</w:t>
+                <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.15521⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27072314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607325v1</w:t>
+                <w:t xml:space="preserve">hal-04823160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESI-MS/MS Analysis of Phenolic Compounds from Calendula aegyptiaca Fruits Extracts and Evaluation of Their Antioxidant Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antioxidant and Antimicrobial Activities of Erodium arborescens Aerial Part Extracts and Characterization by LC-HESI-MS2 of Its Acetone Extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Samet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Grati</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Treilhou</w:t>
+                <w:t xml:space="preserve">Noureddine Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27072314⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27144399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823160v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venomics survey of six myrmicine ants provides insights into the molecular and structural diversity of their peptide toxins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Téné</w:t>
+                <w:t xml:space="preserve">Differential immunomodulatory effects of six pesticides of different chemical classes on human monocyte-derived macrophage functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Parny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Agnès Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
+                <w:t xml:space="preserve">Agnes Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Mouna Rahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2022.103876⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163 (9), pp.112992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2022.112992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446316v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential immunomodulatory effects of six pesticides of different chemical classes on human monocyte-derived macrophage functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melissa Parny</w:t>
+                <w:t xml:space="preserve">Venomics survey of six myrmicine ants provides insights into the molecular and structural diversity of their peptide toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Coste</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Aubouy</w:t>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Rahabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melissa Prat</w:t>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2022.112992⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp. 103876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2022.103876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008003v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and Antimicrobial Activities of Erodium arborescens Aerial Part Extracts and Characterization by LC-HESI-MS2 of Its Acetone Extract</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Allouche</w:t>
+                <w:t xml:space="preserve">P17 induces chemotaxis and differentiation of monocytes via MRGPRX2-mediated mast cell–line activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailash Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27144399⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (1), pp.275-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816419v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P17 induces chemotaxis and differentiation of monocytes via MRGPRX2-mediated mast cell–line activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+                <w:t xml:space="preserve">A carvacrol‐based product reduces Campylobacter jejuni load and alters microbiota composition in the caeca of chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Allaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kailash Singh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+                <w:t xml:space="preserve">Jean‐françois Gabarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (1), pp.275-291. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (6), pp.4501-4516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.04.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.15521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144398v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESI-MS/MS Analysis of Phenolic Compounds from Aeonium arboreum Leaf Extracts and Evaluation of their Antioxidant and Antimicrobial Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Ben Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donyez Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, </w:t>
@@ -2277,51 +2277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the effects of ziram and disulfiram on human monocyte-derived macrophage functions and polarization: involvement of zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Parny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,51 +2411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venom peptide repertoire of the european myrmicine ant manica rubida: identification of insecticidal toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira R Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2463,51 +2463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (4), pp.1800-1811. </w:t>
@@ -2562,51 +2562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peptide Venom Composition of the Fierce Stinging Ant Tetraponera aethiops (Formicidae: Pseudomyrmecinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,103 +2683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Molecular Diversity of an Ant Venom Peptidome through a Venomics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chan Tchi Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (10), pp.3503 - 3516. </w:t>
@@ -2945,1007 +2945,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoterpenoid-based preparations in beehives affect learning, memory, and gene expression in the bee brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-Helicobacter pylori Properties of the Ant-Venom Peptide Bicarinalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Alayrangues</w:t>
+                <w:t xml:space="preserve">Jesus Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Nathan Téné Ghomsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Hotier</w:t>
+                <w:t xml:space="preserve">Denis Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Massou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allan Renom</w:t>
+                <w:t xml:space="preserve">Haouaria Belkhelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.3527⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins10010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434448v1</w:t>
+                <w:t xml:space="preserve">hal-02415873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Helicobacter pylori Properties of the Ant-Venom Peptide Bicarinalin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le P17, un nouveau peptide antimicrobien, favorise l’activité antifongique des macrophages via l’induction des récepteurs Mannose et Dectine-1 et contribue à la résolution d’une candidose digestive expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaddouj Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Guzman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axel Touchard</w:t>
+                <w:t xml:space="preserve">Hélène Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Castillo</w:t>
+                <w:t xml:space="preserve">Mohammad Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haouaria Belkhelfa</w:t>
+                <w:t xml:space="preserve">Lise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.e11-e12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins10010021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415873v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P17, an Original Host Defense Peptide from Ant Venom, Promotes Antifungal Activities of Macrophages through the Induction of C-Type Lectin Receptors Dependent on LTB4-Mediated PPARγ Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaddouj Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le P17, un nouveau peptide antimicrobien, favorise l’activité antifongique des macrophages via l’induction des récepteurs Mannose et Dectine-1 et contribue à la résolution d’une candidose digestive expérimentale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New 3-substituted-2,1-benzisoxazoles: Synthesis and antimicrobial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Alaeddine</w:t>
+                <w:t xml:space="preserve">Aida Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Lefèvre</w:t>
+                <w:t xml:space="preserve">Ennaji Najahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chatriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (3), pp.e11-e12. </w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (Supplement 2), pp.S2464-S2470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2013.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417770v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 3-substituted-2,1-benzisoxazoles: Synthesis and antimicrobial activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monoterpenoid-based preparations in beehives affect learning, memory, and gene expression in the bee brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Chaker</w:t>
+                <w:t xml:space="preserve">Julie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ennaji Najahi</w:t>
+                <w:t xml:space="preserve">Lucie Hotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chatriant</w:t>
+                <w:t xml:space="preserve">Isabelle Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Valentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Téné</w:t>
+                <w:t xml:space="preserve">Allan Renom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (Supplement 2), pp.S2464-S2470. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.337-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2013.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.3527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417861v1</w:t>
+                <w:t xml:space="preserve">hal-02434448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A peptide isolated from an ant active against Helicobacter pylori</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical and biophysical combined study of bicarinalin, an ant venom antimicrobial peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus L Guzmán</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Haouaria Belkhelfa</w:t>
+                <w:t xml:space="preserve">Fanny Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila Haddioui-Hbabi</w:t>
+                <w:t xml:space="preserve">Aline Rifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1596765⟩</w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417889v1</w:t>
+                <w:t xml:space="preserve">hal-01974252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and biophysical combined study of bicarinalin, an ant venom antimicrobial peptide</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A peptide isolated from an ant active against Helicobacter pylori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+                <w:t xml:space="preserve">Jesus L Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Treilhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haouaria Belkhelfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Haddioui-Hbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2016.04.001⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (S 01), pp.S1-S381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1596765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01974252v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop protection, environment, health, and biodiversity: observations and outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,51 +4031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,64 +4178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (7), pp.4934-4939. </w:t>
@@ -4299,77 +4299,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginy Roche-Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42, pp.202 - 206. </w:t>
@@ -4419,90 +4419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of new bis-indolone-N-oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ennaji Najahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4561,51 +4561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of a novel antimicrobial peptide from the venom of the ant Tetramorium bicarinatum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gavalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (2), pp.363-370. </w:t>
@@ -4720,51 +4720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to thymol decreased phototactic behaviour in the honeybee (Apis mellifera) in laboratory conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelys Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Armengaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4805,355 +4805,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paralyzing Action from a Distance in an Arboreal African Ant Species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">PCBs uptake by carrots after sludge composts application: worst-case and operational practice in greenhouse conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Dejean</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (8A), pp.2141-2149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053762v1</w:t>
+                <w:t xml:space="preserve">hal-02645760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCBs uptake by carrots after sludge composts application: worst-case and operational practice in greenhouse conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Vialle</w:t>
+                <w:t xml:space="preserve">Paralyzing Action from a Distance in an Arboreal African Ant Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Lhoutellier</w:t>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e28571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645760v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace determination of linear alkylbenzene sulfonates : application in artificially polluted soil-carrots system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (404836), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5187,51 +5187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of methods for the trace determination of phtalates in sludge and vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5239,51 +5239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Patria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1072, pp.233-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5349,51 +5349,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venin de la fourmi Tetramorium bicarinatum : découverte d'un peptide original neuroactif chez les insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5401,51 +5401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Congrès du Groupe Français de Recherches sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France. 2024</w:t>
@@ -5474,103 +5474,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting MRGPRX2 with Venom Peptide P17: A Therapeutic Avenue for DSS-induced Colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthi Duraisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Hui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Peptide Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Florence, Italy. 2024</w:t>
@@ -5593,359 +5593,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogous Effects of MRGPRB2 Agonists and Antagonists in DSS-induced Colitis Mice Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ming Hui Lin</w:t>
+                <w:t xml:space="preserve">Diversity of host defense peptides in the venom of the ant T. bicarinatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Du Groupe Français Des Peptides et Des Protéines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Fournols, France. 2023</w:t>
+              <w:t xml:space="preserve">MuFoPAM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168059v1</w:t>
+                <w:t xml:space="preserve">hal-04406429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of host defense peptides in the venom of the ant T. bicarinatum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Treilhou</w:t>
+                <w:t xml:space="preserve">Analogous Effects of MRGPRB2 Agonists and Antagonists in DSS-induced Colitis Mice Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Kwun Kwan Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Hui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MuFoPAM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès Du Groupe Français Des Peptides et Des Protéines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Fournols, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406429v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the U9-MYRTX-Tb1a Mechanism, a Cytotoxic Peptide from the Ant Tetramorium Bicarinatum Venom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Du Groupe Français Des Peptides et Des Protéines et BPGMS5, French-Belgian Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Port-Leucate, France</w:t>
@@ -5974,103 +5974,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Apoptosis and Necrosis: Study of U9-MYRTX-Tb1a Mechanism, a Cytotoxic Venom Peptide from the Tetramorium Bicarinatum Ant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venoms and Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Oxford, United Kingdom. 2022</w:t>
@@ -6093,359 +6093,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogous Venom Peptides Acting on Different Pathways: A Study of Bicarinalin and U9-MYRTX-Tb1a from T. Bicarinatum Venom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comparative investigation of the mechanisms of two cytotoxic venom peptides from the ant Tetramorium bicarinatum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, On line, Switzerland. 2021</w:t>
+              <w:t xml:space="preserve">e-RT27 – 27th Meeting of the French Society of Toxinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166047v1</w:t>
+                <w:t xml:space="preserve">hal-03519944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative investigation of the mechanisms of two cytotoxic venom peptides from the ant Tetramorium bicarinatum.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analogous Venom Peptides Acting on Different Pathways: A Study of Bicarinalin and U9-MYRTX-Tb1a from T. Bicarinatum Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-RT27 – 27th Meeting of the French Society of Toxinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, virtual, France</w:t>
+              <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, On line, Switzerland. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519944v1</w:t>
+                <w:t xml:space="preserve">hal-05166047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogous peptides acting on different pathways: a comparative study of Bicarinalin and U9-MYRTX-Tb1a from an ant venom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Basel (online), Switzerland. , 2021</w:t>
@@ -6474,90 +6474,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Functional Characterization of Venom Peptide P17 and Its Receptor in Host Defense Immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthi Duraisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kailash Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6612,77 +6612,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the molecular diversity of ant venoms reveals conserved toxin precursors and distinctive mature peptides features among phylogenetic subfamilies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6720,90 +6720,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polychlorinated biphenyl uptake by carrots after sludge composts application: waste case and operational practice in greenhouse conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6877,90 +6877,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant Venom Peptidome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3594226 (A1). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7147,51 +7147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155768v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Nawabjan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kwun Kwan Lo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Lin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116471" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ben Younes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Ammar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28093947" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Keramidas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38839-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Grati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072314" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04008003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Parny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Aubouy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rahabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Prat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2022.112992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fourati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mallouli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Allouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144399" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Singh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Affes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donyez Frikha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144338" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03551386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Prat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-020-09540-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Massou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Renom" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3527" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guzman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Belkhelfa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaddouj Benmoussa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Authier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alaeddine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01650" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chaker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Najahi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatriant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2013.09.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417889v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus L Guzm&#225;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Haddioui-Hbabi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596765" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4528-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2616-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03520953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nepveu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2013.03.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T0N86J2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2012.08.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8KTGTR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Bergougnoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Armengaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-012-0158-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028571" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645760v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/404836" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benanou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Patria" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.02.074" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165838v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhoutellier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156825v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnafe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Nawabjan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kwun Kwan Lo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ben Younes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Ammar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28093947" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Keramidas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38839-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Grati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fourati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mallouli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Allouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144399" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04008003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Parny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Aubouy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rahabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Prat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2022.112992" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Singh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.040" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Affes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donyez Frikha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144338" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03551386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Prat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-020-09540-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415873v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guzman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Belkhelfa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaddouj Benmoussa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Authier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alaeddine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01650" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chaker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Najahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatriant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2013.09.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Massou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Renom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3527" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus L Guzm&#225;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Haddioui-Hbabi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596765" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4528-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2616-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03520953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nepveu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2013.03.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T0N86J2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2012.08.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8KTGTR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Bergougnoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Armengaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-012-0158-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028571" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/404836" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benanou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Patria" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.02.074" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168059v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519944v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165838v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhoutellier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156825v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnafe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>