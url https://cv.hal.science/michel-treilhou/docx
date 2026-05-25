--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -261,753 +261,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, NMR Characterization, and Bioactivity of a Flavonoid Triglycoside from Anthyllis henoniana Stems: Antioxidant and Antiproliferative Effects on MDA-MB-231 Breast Cancer Cells</w:t>
+                <w:t xml:space="preserve">MRGPRB2/X2 and the Analogous Effects of Its Agonist and Antagonist in DSS-induced Colitis in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Ayachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Boy</w:t>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonda Samet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Téné</w:t>
+                <w:t xml:space="preserve">Mukesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouthaina Bouzayani</w:t>
+                <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Kwun Kwan Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Hui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox13070793⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174, pp.116471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2024.116471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635159v1</w:t>
+                <w:t xml:space="preserve">hal-05155768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive trade-offs between vertebrate defence and insect predation drive Amazonian ant venom evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel D Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 291 (2035), pp.20242184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2024.2184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRGPRB2/X2 and the Analogous Effects of Its Agonist and Antagonist in DSS-induced Colitis in Mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation, NMR Characterization, and Bioactivity of a Flavonoid Triglycoside from Anthyllis henoniana Stems: Antioxidant and Antiproliferative Effects on MDA-MB-231 Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
+                <w:t xml:space="preserve">Amani Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Kwun Kwan Lo</w:t>
+                <w:t xml:space="preserve">Sonda Samet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Hui Lin</w:t>
+                <w:t xml:space="preserve">Bouthaina Bouzayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 174, pp.116471. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (7), pp.793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2024.116471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox13070793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155768v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathan Téné</w:t>
+                <w:t xml:space="preserve">Effect of the Harvest Season of Anthyllis henoniana Stems on Antioxidant and Antimicrobial Activities: Phytochemical Profiling of Their Ethyl Acetate Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+                <w:t xml:space="preserve">Amer Ben Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">Ameni Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouthaina Bouzayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (3), pp.106157. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28093947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071274v1</w:t>
+                <w:t xml:space="preserve">hal-04866851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Harvest Season of Anthyllis henoniana Stems on Antioxidant and Antimicrobial Activities: Phytochemical Profiling of Their Ethyl Acetate Extracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amani Ayachi</w:t>
+                <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amer Ben Younes</w:t>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameni Ben Ammar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonda Samet</w:t>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.106157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28093947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866851v1</w:t>
+                <w:t xml:space="preserve">hal-04071274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant venoms contain vertebrate-selective pain-causing sodium channel toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel D Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer R Deuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1071,130 +1071,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (3), pp.106157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484980v1</w:t>
@@ -1244,64 +1244,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (10), pp.600. </w:t>
@@ -1333,913 +1333,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESI-MS/MS Analysis of Phenolic Compounds from Calendula aegyptiaca Fruits Extracts and Evaluation of Their Antioxidant Activities</w:t>
+                <w:t xml:space="preserve">A carvacrol‐based product reduces Campylobacter jejuni load and alters microbiota composition in the caeca of chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Grati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amani Ayachi</w:t>
+                <w:t xml:space="preserve">Marion Allaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Treilhou</w:t>
+                <w:t xml:space="preserve">Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Gabarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27072314⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (6), pp.4501-4516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.15521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823160v1</w:t>
+                <w:t xml:space="preserve">hal-03607325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and Antimicrobial Activities of Erodium arborescens Aerial Part Extracts and Characterization by LC-HESI-MS2 of Its Acetone Extract</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Mallouli</w:t>
+                <w:t xml:space="preserve">Venomics survey of six myrmicine ants provides insights into the molecular and structural diversity of their peptide toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Allouche</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27144399⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp. 103876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2022.103876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816419v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential immunomodulatory effects of six pesticides of different chemical classes on human monocyte-derived macrophage functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Parny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Rahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 163 (9), pp.112992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fct.2022.112992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venomics survey of six myrmicine ants provides insights into the molecular and structural diversity of their peptide toxins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
+                <w:t xml:space="preserve">Antioxidant and Antimicrobial Activities of Erodium arborescens Aerial Part Extracts and Characterization by LC-HESI-MS2 of Its Acetone Extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Samet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Mariam Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2022.103876⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27144399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446316v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P17 induces chemotaxis and differentiation of monocytes via MRGPRX2-mediated mast cell–line activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+                <w:t xml:space="preserve">HESI-MS/MS Analysis of Phenolic Compounds from Calendula aegyptiaca Fruits Extracts and Evaluation of Their Antioxidant Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Grati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Samet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouthaina Bouzayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27072314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.04.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04144398v1</w:t>
+                <w:t xml:space="preserve">hal-04823160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A carvacrol‐based product reduces Campylobacter jejuni load and alters microbiota composition in the caeca of chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Allaoua</w:t>
+                <w:t xml:space="preserve">P17 induces chemotaxis and differentiation of monocytes via MRGPRX2-mediated mast cell–line activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailash Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Gabarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (6), pp.4501-4516. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (1), pp.275-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.15521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607325v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESI-MS/MS Analysis of Phenolic Compounds from Aeonium arboreum Leaf Extracts and Evaluation of their Antioxidant and Antimicrobial Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Ben Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donyez Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, </w:t>
@@ -2277,51 +2277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the effects of ziram and disulfiram on human monocyte-derived macrophage functions and polarization: involvement of zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Parny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,51 +2411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venom peptide repertoire of the european myrmicine ant manica rubida: identification of insecticidal toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira R Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2463,51 +2463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (4), pp.1800-1811. </w:t>
@@ -2562,51 +2562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peptide Venom Composition of the Fierce Stinging Ant Tetraponera aethiops (Formicidae: Pseudomyrmecinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,103 +2683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Molecular Diversity of an Ant Venom Peptidome through a Venomics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chan Tchi Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (10), pp.3503 - 3516. </w:t>
@@ -2945,1007 +2945,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Helicobacter pylori Properties of the Ant-Venom Peptide Bicarinalin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monoterpenoid-based preparations in beehives affect learning, memory, and gene expression in the bee brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Guzman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axel Touchard</w:t>
+                <w:t xml:space="preserve">Julie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Castillo</w:t>
+                <w:t xml:space="preserve">Lucie Hotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haouaria Belkhelfa</w:t>
+                <w:t xml:space="preserve">Isabelle Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Renom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins10010021⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.337-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.3527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415873v1</w:t>
+                <w:t xml:space="preserve">hal-02434448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le P17, un nouveau peptide antimicrobien, favorise l’activité antifongique des macrophages via l’induction des récepteurs Mannose et Dectine-1 et contribue à la résolution d’une candidose digestive expérimentale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-Helicobacter pylori Properties of the Ant-Venom Peptide Bicarinalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Authier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Prat</w:t>
+                <w:t xml:space="preserve">Jesus Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Nathan Téné Ghomsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Alaeddine</w:t>
+                <w:t xml:space="preserve">Denis Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Lefèvre</w:t>
+                <w:t xml:space="preserve">Haouaria Belkhelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (3), pp.e11-e12. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins10010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417770v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P17, an Original Host Defense Peptide from Ant Venom, Promotes Antifungal Activities of Macrophages through the Induction of C-Type Lectin Receptors Dependent on LTB4-Mediated PPARγ Activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Le P17, un nouveau peptide antimicrobien, favorise l’activité antifongique des macrophages via l’induction des récepteurs Mannose et Dectine-1 et contribue à la résolution d’une candidose digestive expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaddouj Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01650⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.e11-e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960700v1</w:t>
+                <w:t xml:space="preserve">hal-02417770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 3-substituted-2,1-benzisoxazoles: Synthesis and antimicrobial activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P17, an Original Host Defense Peptide from Ant Venom, Promotes Antifungal Activities of Macrophages through the Induction of C-Type Lectin Receptors Dependent on LTB4-Mediated PPARγ Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaddouj Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Chaker</w:t>
+                <w:t xml:space="preserve">Mohammad Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ennaji Najahi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathan Téné</w:t>
+                <w:t xml:space="preserve">Lise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (Supplement 2), pp.S2464-S2470. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2013.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417861v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoterpenoid-based preparations in beehives affect learning, memory, and gene expression in the bee brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New 3-substituted-2,1-benzisoxazoles: Synthesis and antimicrobial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Alayrangues</w:t>
+                <w:t xml:space="preserve">Aida Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Hotier</w:t>
+                <w:t xml:space="preserve">Ennaji Najahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Massou</w:t>
+                <w:t xml:space="preserve">Olivier Chatriant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Renom</w:t>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (2), pp.337-345. </w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (Supplement 2), pp.S2464-S2470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.3527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2013.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434448v1</w:t>
+                <w:t xml:space="preserve">hal-02417861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and biophysical combined study of bicarinalin, an ant venom antimicrobial peptide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A peptide isolated from an ant active against Helicobacter pylori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Berger</w:t>
+                <w:t xml:space="preserve">Jesus L Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Treilhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haouaria Belkhelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Rifflet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+                <w:t xml:space="preserve">Laila Haddioui-Hbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2016.04.001⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (S 01), pp.S1-S381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1596765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974252v1</w:t>
+                <w:t xml:space="preserve">hal-02417889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A peptide isolated from an ant active against Helicobacter pylori</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical and biophysical combined study of bicarinalin, an ant venom antimicrobial peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus L Guzmán</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laila Haddioui-Hbabi</w:t>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2016.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1596765⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02417889v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop protection, environment, health, and biodiversity: observations and outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,51 +4031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4133,376 +4133,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thymol as an alternative to pesticides: persistence and effects of Apilife Var on the phototactic behavior of the honeybee Apis mellifera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potent bactericidal effects of bicarinalin against strains of the Enterobacter and Cronobacter genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginy Roche-Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Hotier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2143-6⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.202 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418360v1</w:t>
+                <w:t xml:space="preserve">hal-01939324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent bactericidal effects of bicarinalin against strains of the Enterobacter and Cronobacter genera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thymol as an alternative to pesticides: persistence and effects of Apilife Var on the phototactic behavior of the honeybee Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.4934-4939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2143-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.02.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01939324v1</w:t>
+                <w:t xml:space="preserve">hal-02418360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of new bis-indolone-N-oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ennaji Najahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4561,51 +4561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of a novel antimicrobial peptide from the venom of the ant Tetramorium bicarinatum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gavalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (2), pp.363-370. </w:t>
@@ -4720,51 +4720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to thymol decreased phototactic behaviour in the honeybee (Apis mellifera) in laboratory conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelys Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Armengaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4805,355 +4805,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCBs uptake by carrots after sludge composts application: worst-case and operational practice in greenhouse conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paralyzing Action from a Distance in an Arboreal African Ant Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Treilhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Lhoutellier</w:t>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e28571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645760v1</w:t>
+                <w:t xml:space="preserve">hal-02053762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paralyzing Action from a Distance in an Arboreal African Ant Species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">PCBs uptake by carrots after sludge composts application: worst-case and operational practice in greenhouse conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Dejean</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (8A), pp.2141-2149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053762v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace determination of linear alkylbenzene sulfonates : application in artificially polluted soil-carrots system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (404836), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5187,51 +5187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of methods for the trace determination of phtalates in sludge and vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5239,51 +5239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Patria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1072, pp.233-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5309,1551 +5309,1426 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venin de la fourmi Tetramorium bicarinatum : découverte d'un peptide original neuroactif chez les insectes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Billet</w:t>
+                <w:t xml:space="preserve">Targeting MRGPRX2 with Venom Peptide P17: A Therapeutic Avenue for DSS-induced Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Hui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Congrès du Groupe Français de Recherches sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France. 2024</w:t>
+              <w:t xml:space="preserve">37th European Peptide Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Florence, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169446v1</w:t>
+                <w:t xml:space="preserve">hal-05169443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting MRGPRX2 with Venom Peptide P17: A Therapeutic Avenue for DSS-induced Colitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ming Hui Lin</w:t>
+                <w:t xml:space="preserve">Venin de la fourmi Tetramorium bicarinatum : découverte d'un peptide original neuroactif chez les insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Peptide Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Florence, Italy. 2024</w:t>
+              <w:t xml:space="preserve">52ème Congrès du Groupe Français de Recherches sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169443v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of host defense peptides in the venom of the ant T. bicarinatum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Treilhou</w:t>
+                <w:t xml:space="preserve">Analogous Effects of MRGPRB2 Agonists and Antagonists in DSS-induced Colitis Mice Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Kwun Kwan Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Hui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MuFoPAM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès Du Groupe Français Des Peptides et Des Protéines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Fournols, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406429v1</w:t>
+                <w:t xml:space="preserve">hal-05168059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogous Effects of MRGPRB2 Agonists and Antagonists in DSS-induced Colitis Mice Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ming Hui Lin</w:t>
+                <w:t xml:space="preserve">Diversity of host defense peptides in the venom of the ant T. bicarinatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Du Groupe Français Des Peptides et Des Protéines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Fournols, France. 2023</w:t>
+              <w:t xml:space="preserve">MuFoPAM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168059v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the U9-MYRTX-Tb1a Mechanism, a Cytotoxic Peptide from the Ant Tetramorium Bicarinatum Venom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Between Apoptosis and Necrosis: Study of U9-MYRTX-Tb1a Mechanism, a Cytotoxic Venom Peptide from the Tetramorium Bicarinatum Ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Du Groupe Français Des Peptides et Des Protéines et BPGMS5, French-Belgian Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Port-Leucate, France</w:t>
+              <w:t xml:space="preserve">Venoms and Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Oxford, United Kingdom. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167772v1</w:t>
+                <w:t xml:space="preserve">hal-05166727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between Apoptosis and Necrosis: Study of U9-MYRTX-Tb1a Mechanism, a Cytotoxic Venom Peptide from the Tetramorium Bicarinatum Ant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparative investigation of the mechanisms of two cytotoxic venom peptides from the ant Tetramorium bicarinatum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Venoms and Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Oxford, United Kingdom. 2022</w:t>
+              <w:t xml:space="preserve">e-RT27 – 27th Meeting of the French Society of Toxinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166727v1</w:t>
+                <w:t xml:space="preserve">hal-03519944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative investigation of the mechanisms of two cytotoxic venom peptides from the ant Tetramorium bicarinatum.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analogous Venom Peptides Acting on Different Pathways: A Study of Bicarinalin and U9-MYRTX-Tb1a from T. Bicarinatum Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-RT27 – 27th Meeting of the French Society of Toxinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, virtual, France</w:t>
+              <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, On line, Switzerland. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519944v1</w:t>
+                <w:t xml:space="preserve">hal-05166047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogous Venom Peptides Acting on Different Pathways: A Study of Bicarinalin and U9-MYRTX-Tb1a from T. Bicarinatum Venom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analogous peptides acting on different pathways: a comparative study of Bicarinalin and U9-MYRTX-Tb1a from an ant venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, On line, Switzerland. 2021</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Basel (online), Switzerland. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166047v1</w:t>
+                <w:t xml:space="preserve">hal-03191770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogous peptides acting on different pathways: a comparative study of Bicarinalin and U9-MYRTX-Tb1a from an ant venom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">Identification and Functional Characterization of Venom Peptide P17 and Its Receptor in Host Defense Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailash Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Basel (online), Switzerland. , 2021</w:t>
+              <w:t xml:space="preserve">Worl Immune Regulation Meeting XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Davos, Switzerland. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191770v1</w:t>
+                <w:t xml:space="preserve">hal-05165838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Functional Characterization of Venom Peptide P17 and Its Receptor in Host Defense Immunity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+                <w:t xml:space="preserve">Exploring the molecular diversity of ant venoms reveals conserved toxin precursors and distinctive mature peptides features among phylogenetic subfamilies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worl Immune Regulation Meeting XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Davos, Switzerland. 2020</w:t>
+              <w:t xml:space="preserve">GFPP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Amboise, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165838v1</w:t>
+                <w:t xml:space="preserve">hal-03186813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the molecular diversity of ant venoms reveals conserved toxin precursors and distinctive mature peptides features among phylogenetic subfamilies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Polychlorinated biphenyl uptake by carrots after sludge composts application: waste case and operational practice in greenhouse conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEAC 36 - 36. International Symposium on Environmental Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. 2010, ISEAC 36 - 36. International symposium on environmental analytical chemistry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6863,144 +6738,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant Venom Peptidome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3594226 (A1). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7147,51 +7022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Nawabjan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kwun Kwan Lo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ben Younes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Ammar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28093947" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Keramidas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38839-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Grati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fourati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mallouli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Allouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144399" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04008003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Parny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Aubouy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rahabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Prat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2022.112992" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Singh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.040" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Affes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donyez Frikha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144338" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03551386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Prat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-020-09540-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415873v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guzman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Belkhelfa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaddouj Benmoussa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Authier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alaeddine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01650" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chaker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Najahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatriant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2013.09.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Massou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Renom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3527" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus L Guzm&#225;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Haddioui-Hbabi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596765" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4528-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2616-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03520953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nepveu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2013.03.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T0N86J2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2012.08.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8KTGTR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Bergougnoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Armengaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-012-0158-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028571" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/404836" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benanou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Patria" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.02.074" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168059v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519944v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165838v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhoutellier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156825v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnafe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155768v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Nawabjan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kwun Kwan Lo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Lin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116471" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ben Younes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Ammar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28093947" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Keramidas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38839-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04008003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Parny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Aubouy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rahabi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Prat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2022.112992" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fourati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mallouli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Allouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144399" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Grati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072314" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Singh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Affes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donyez Frikha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144338" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03551386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Prat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-020-09540-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Massou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Renom" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3527" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guzman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Belkhelfa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaddouj Benmoussa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Authier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alaeddine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01650" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chaker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Najahi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatriant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2013.09.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417889v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus L Guzm&#225;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Haddioui-Hbabi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596765" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4528-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2616-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03520953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nepveu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2013.03.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T0N86J2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2012.08.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8KTGTR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Bergougnoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Armengaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-012-0158-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028571" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645760v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/404836" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benanou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Patria" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.02.074" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169443v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165838v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhoutellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnafe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>