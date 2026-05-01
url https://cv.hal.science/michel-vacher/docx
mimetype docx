--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -5653,277 +5653,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Real-Time Voice Order Recognition System from Multiple Audio Channels in a Home</w:t>
+                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2062-2064</w:t>
+              <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.7298-7301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953246v1</w:t>
+                <w:t xml:space="preserve">hal-00962222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
+                <w:t xml:space="preserve">Evaluation of a Real-Time Voice Order Recognition System from Multiple Audio Channels in a Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.7298-7301</w:t>
+              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2062-2064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962222v1</w:t>
+                <w:t xml:space="preserve">hal-00953246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evaluation of Speech Recognition Technologies for Voice-based Home Automation Control in a Smart Home</w:t>
               </w:r>
@@ -7000,450 +7000,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la performance des modèles acoustiques pour des voix de personnes âgées en vue de l'adaptation des systèmes de RAP (Assessment of the acoustic models performance in the ageing voice case for ASR system adaptation) [in French]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aman</w:t>
+                <w:t xml:space="preserve">Reconnaissance d'ordres domotiques en conditions bruitées pour l'assistance à domicile (Recognition of Voice Commands by Multisource ASR and Noise Cancellation in a Smart Home Environment) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.707--714</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.31--39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953510v1</w:t>
+                <w:t xml:space="preserve">hal-00953515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'ordres domotiques en conditions bruitées pour l'assistance à domicile (Recognition of Voice Commands by Multisource ASR and Noise Cancellation in a Smart Home Environment) [in French]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Etude de la performance des modèles acoustiques pour des voix de personnes âgées en vue de l'adaptation des systèmes de RAP (Assessment of the acoustic models performance in the ageing voice case for ASR system adaptation) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remus Dugheanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.31--39</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.707--714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953515v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Voice Commands by Multisource ASR and Noise Cancellation in a Smart Home Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à l'étude de la variabilité de la voix des personnes âgées en reconnaissance automatique de la parole (Contribution to the study of elderly people's voice variability in automatic speech recognition) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO (European Signal Processing Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1663-1667</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.49--59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953511v1</w:t>
+                <w:t xml:space="preserve">hal-00953516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude de la variabilité de la voix des personnes âgées en reconnaissance automatique de la parole (Contribution to the study of elderly people's voice variability in automatic speech recognition) [in French]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recognition of Voice Commands by Multisource ASR and Noise Cancellation in a Smart Home Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.49--59</w:t>
+              <w:t xml:space="preserve">EUSIPCO (European Signal Processing Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1663-1667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953516v1</w:t>
+                <w:t xml:space="preserve">hal-00953511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche de développement de technologies ambiantes pour le maintien à domicile des personnes dépendantes : vers une triangulation des méthodes et des approches</w:t>
               </w:r>
@@ -8170,217 +8170,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of an Inhabitant for Domotic Assistance Through Fusion of Audio and Non-Visual Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+                <w:t xml:space="preserve">Distant Speech Recognition for Home Automation: Preliminary Experimental Results in a Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE SPED 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brasow, Romania. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953556v1</w:t>
+                <w:t xml:space="preserve">hal-00953557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distant Speech Recognition for Home Automation: Preliminary Experimental Results in a Smart Home</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Location of an Inhabitant for Domotic Assistance Through Fusion of Audio and Non-Visual Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SPED 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brasow, Romania. pp.41-50</w:t>
+              <w:t xml:space="preserve">Pervasive Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953557v1</w:t>
+                <w:t xml:space="preserve">hal-00953556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Corpus Recorded in a Health Smart Home</w:t>
               </w:r>
@@ -10965,351 +10965,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Detection and Classification for Medical Telesurvey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Multichannel smart sound sensor for perceptive spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Castelli</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Innsbrück, Austria. pp.395-398</w:t>
+              <w:t xml:space="preserve">Complex Systems, Intelligence and Modern Technology Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Cherbourg, France. pp.691-696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088243v1</w:t>
+                <w:t xml:space="preserve">hal-01088267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel smart sound sensor for perceptive spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound Detection through Transient Models using Wavelet Coefficient Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Serignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems, Intelligence and Modern Technology Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2004, Cherbourg, France. pp.691-696</w:t>
+              <w:t xml:space="preserve">, Sep 2004, Cherbourg, France. pp.367-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088267v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Detection through Transient Models using Wavelet Coefficient Trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan Istrate</w:t>
+                <w:t xml:space="preserve">Sound Detection and Classification for Medical Telesurvey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Serignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems, Intelligence and Modern Technology Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Cherbourg, France. pp.367-372</w:t>
+              <w:t xml:space="preserve">2nd Conference on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Innsbrück, Austria. pp.395-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088260v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Steps in Data Fusion between a Multichannel Audio Acquisition and an Information System for Home Healthcare</w:t>
               </w:r>
@@ -13637,51 +13637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BCAC85D"/>
+    <w:nsid w:val="5D206353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13785,51 +13785,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27CF41AC"/>
+    <w:nsid w:val="86FC6A6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13933,51 +13933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E968F165"/>
+    <w:nsid w:val="5E49EF4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14081,51 +14081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C50CDFE"/>
+    <w:nsid w:val="645B3F23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14229,51 +14229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8ABB0AE5"/>
+    <w:nsid w:val="A99BD3E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14472,51 +14472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-vacher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7770-9171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181831430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carnot-lsi.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vocadom.imag.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jaise-journal.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sweet-home.imag.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-clips.imag.fr/geod/User/michel.vacher/cirdo.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lig-getalp.imag.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.06.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-018-9520-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.01.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160386" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138090v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2738047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caramihai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Munteanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-011-0470-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA7D654C8AF8A984946F91320DB9A0F7FFD02AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0104-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2009.2037317" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Glasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2008.07.02.042.00" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.11.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weiss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miramond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#233;nateur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994274" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51158347ED32DD482949EB18474A0A4CC80574CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE.2018.00013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_80" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92037-5_21" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Raimondo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia. Mishakova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00794-2_55" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caranica Alexandru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cucu Horia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burileanu Corneliu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323596v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Duclot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222792v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003492v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953244v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953512v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840918v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_14" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422566v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422546v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Guirand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431887v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953579v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953578v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957420v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337678v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Serignat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337653v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957418v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094411v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.259469" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094416v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Serignat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Menendez-Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Istrate" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092457v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Serignat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088253v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088243v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castelli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088267v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088065v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085196v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085262v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois S&#233;rignat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085265v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088823v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ljungl&#246;f" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F. Mccoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Roark" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324224v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45510-5_60" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002819v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16226-3_7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911039v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092643v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Popescu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/165452q21vm77626/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11846406_89" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957421v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00956330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-vacher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7770-9171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181831430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carnot-lsi.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vocadom.imag.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jaise-journal.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sweet-home.imag.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-clips.imag.fr/geod/User/michel.vacher/cirdo.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lig-getalp.imag.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.06.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-018-9520-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.01.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160386" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138090v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2738047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caramihai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Munteanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-011-0470-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA7D654C8AF8A984946F91320DB9A0F7FFD02AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0104-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2009.2037317" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Glasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2008.07.02.042.00" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.11.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weiss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miramond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#233;nateur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994274" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51158347ED32DD482949EB18474A0A4CC80574CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE.2018.00013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_80" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92037-5_21" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Raimondo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia. Mishakova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00794-2_55" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caranica Alexandru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cucu Horia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burileanu Corneliu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323596v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Duclot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222792v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003492v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953246v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953244v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953512v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840918v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_14" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953557v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953556v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422566v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422546v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Guirand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431887v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953579v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953578v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957420v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337678v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Serignat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337653v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957418v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094411v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.259469" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094416v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Serignat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Menendez-Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Istrate" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092457v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Serignat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088253v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088267v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088065v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085196v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085262v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois S&#233;rignat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085265v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088823v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ljungl&#246;f" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F. Mccoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Roark" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324224v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45510-5_60" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002819v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16226-3_7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911039v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092643v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Popescu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/165452q21vm77626/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11846406_89" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957421v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00956330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>