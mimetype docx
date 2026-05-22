--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -3502,235 +3502,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methods for the projection of uses for vulnerable people</w:t>
+                <w:t xml:space="preserve">Methods to design home support for elders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th congress international ergonomics association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_80⟩</w:t>
+              <w:t xml:space="preserve">HCI International 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.276-289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92037-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872576v1</w:t>
+                <w:t xml:space="preserve">hal-01807679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to design home support for elders</w:t>
+                <w:t xml:space="preserve">Design methods for the projection of uses for vulnerable people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.276-289, </w:t>
+              <w:t xml:space="preserve">20th congress international ergonomics association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEA, Aug 2018, Florence, Italy. pp.765-773, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-92037-5_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807679v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VocADom Project: Speech Interaction for Well-being and Reliance Improvement</w:t>
               </w:r>
@@ -3742,51 +3742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4617,269 +4617,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech and Speaker Recognition for Home Automation: Preliminary Results</w:t>
+                <w:t xml:space="preserve">Development of Automatic Speech Recognition Techniques for Elderly Home Support: Applications and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moez Ajili</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Speech Technology and Human-Computer Dialogue "SpeD 2015"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Aspects of IT for the Aged Population. Design for the Everyday Life. First International Conference, ITAP 2015, Held as Part of the 17th International Conference on Human-Computer Interaction (HCII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Los Angeles, CA, United States. pp.341-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20913-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207692v2</w:t>
+                <w:t xml:space="preserve">hal-01179246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Automatic Speech Recognition Techniques for Elderly Home Support: Applications and Challenges</w:t>
+                <w:t xml:space="preserve">Speech and Speaker Recognition for Home Automation: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Serrano-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Aspects of IT for the Aged Population. Design for the Everyday Life. First International Conference, ITAP 2015, Held as Part of the 17th International Conference on Human-Computer Interaction (HCII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference Speech Technology and Human-Computer Dialogue "SpeD 2015"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bucarest, Romania. pp.181-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179246v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of Distress Calls in Distant Speech Setting: a Preliminary Experiment in a Smart Home</w:t>
               </w:r>
@@ -5450,504 +5450,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Context Aware Decision from Uncertain Information in a Smart Home: A Markov Logic Network Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+                <w:t xml:space="preserve">In-home detection of distress calls: the case of aged users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambient Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dublin, Ireland. pp.78--93</w:t>
+              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2065-2067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953262v1</w:t>
+                <w:t xml:space="preserve">hal-00953245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-home detection of distress calls: the case of aged users</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aman</w:t>
+                <w:t xml:space="preserve">Making Context Aware Decision from Uncertain Information in a Smart Home: A Markov Logic Network Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2065-2067</w:t>
+              <w:t xml:space="preserve">Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dublin, Ireland. pp.78--93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953245v1</w:t>
+                <w:t xml:space="preserve">hal-00953262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
+                <w:t xml:space="preserve">Experimental Evaluation of Speech Recognition Technologies for Voice-based Home Automation Control in a Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.7298-7301</w:t>
+              <w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.99-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962222v1</w:t>
+                <w:t xml:space="preserve">hal-00953244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Real-Time Voice Order Recognition System from Multiple Audio Channels in a Home</w:t>
+                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2062-2064</w:t>
+              <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.7298-7301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953246v1</w:t>
+                <w:t xml:space="preserve">hal-00962222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evaluation of Speech Recognition Technologies for Voice-based Home Automation Control in a Smart Home</w:t>
+                <w:t xml:space="preserve">Evaluation of a Real-Time Voice Order Recognition System from Multiple Audio Channels in a Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
@@ -5982,73 +5982,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.99-105</w:t>
+              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2062-2064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953244v1</w:t>
+                <w:t xml:space="preserve">hal-00953246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the Performance of Automatic Speech Recognition for Ageing Voice: Does it Correlate with Dependency Level?</w:t>
               </w:r>
@@ -6447,230 +6447,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies de la parole et du TALN pour l'assistance à domicile des personnes âgées : un rapide tour d'horizon (Quick tour of NLP and speech technologies for ambient assisted living) [in French]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes SVM et MLN pour la reconnaissance automatique d'activités humaines dans les habitats perceptifs: tests et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Chahuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.3--16</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953514v1</w:t>
+                <w:t xml:space="preserve">hal-00656557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes SVM et MLN pour la reconnaissance automatique d'activités humaines dans les habitats perceptifs: tests et perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fleury</w:t>
+                <w:t xml:space="preserve">Les technologies de la parole et du TALN pour l'assistance à domicile des personnes âgées : un rapide tour d'horizon (Quick tour of NLP and speech technologies for ambient assisted living) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.3--16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656557v1</w:t>
+                <w:t xml:space="preserve">hal-00953514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound environment analysis in smart home</w:t>
               </w:r>
@@ -7423,364 +7423,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche de développement de technologies ambiantes pour le maintien à domicile des personnes dépendantes : vers une triangulation des méthodes et des approches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speech-based interaction in an AAL context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Golanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 1er Congrès Européen de Stimulation Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISG*ISARC2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Eindhoven, The, Netherlands. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4017/gt.2012.11.02.262.651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953518v1</w:t>
+                <w:t xml:space="preserve">hal-00953508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique de la parole distante dans un habitat intelligent : méthodes multi-sources en conditions réalistes (Distant Speech Recognition in a Smart Home : Comparison of Several Multisource ASRs in Realistic Conditions) [in French]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Démarche de développement de technologies ambiantes pour le maintien à domicile des personnes dépendantes : vers une triangulation des méthodes et des approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.657--664</w:t>
+              <w:t xml:space="preserve">Actes du 1er Congrès Européen de Stimulation Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Dijon, France. pp.121--122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953509v1</w:t>
+                <w:t xml:space="preserve">hal-00953518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech-based interaction in an AAL context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance automatique de la parole distante dans un habitat intelligent : méthodes multi-sources en conditions réalistes (Distant Speech Recognition in a Smart Home : Comparison of Several Multisource ASRs in Realistic Conditions) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISG*ISARC2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.657--664</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4017/gt.2012.11.02.262.651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00953508v1</w:t>
+                <w:t xml:space="preserve">hal-00953509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation d'habitant dans un espace perceptif par réseau dynamique</w:t>
               </w:r>
@@ -9617,109 +9617,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance sonore dans un habitat intelligent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Sound and Speech Detection and Classification in a Health Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Glasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GESO: Images et Sons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">EMBC'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.4644-4647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957420v1</w:t>
+                <w:t xml:space="preserve">hal-00337653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Fusion in Health Smart Home: Preliminary Individual Evaluation of Two Families of Sensors</w:t>
               </w:r>
@@ -9820,148 +9859,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound and Speech Detection and Classification in a Health Smart Home</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Noury</w:t>
+                <w:t xml:space="preserve">Surveillance sonore dans un habitat intelligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.4644-4647</w:t>
+              <w:t xml:space="preserve">GESO: Images et Sons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337653v1</w:t>
+                <w:t xml:space="preserve">hal-00957420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary evaluation of speech/sound recognition for telemedicine application in a real environment</w:t>
               </w:r>
@@ -11414,269 +11414,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Audio Sensor for Telemedicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMMUNICATION BETWEEN A MULTICHANNEL AUDIO ACQUISITION AND AN INFORMATION SYSTEM IN A HEALTH SMART HOME FOR DATA FUSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Virone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Object Conference ({SOC}'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Grenoble, France. pp.222-225</w:t>
+              <w:t xml:space="preserve">7th IASTED-IMSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Hawaï, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01085196v1</w:t>
+                <w:t xml:space="preserve">hal-01085268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMMUNICATION BETWEEN A MULTICHANNEL AUDIO ACQUISITION AND AN INFORMATION SYSTEM IN A HEALTH SMART HOME FOR DATA FUSION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart Audio Sensor for Telemedicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IASTED-IMSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Hawaï, USA, United States</w:t>
+              <w:t xml:space="preserve">Smart Object Conference ({SOC}'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Grenoble, France. pp.222-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01085268v1</w:t>
+                <w:t xml:space="preserve">hal-01085196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HABITAT TELEMONITORING SYSTEM BASED ON THE SOUND SURVEILLANCE</w:t>
               </w:r>
@@ -12051,247 +12051,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan Istrate</w:t>
+                <w:t xml:space="preserve">Distant Speech Recognition in a Smart HomeComparison of Several Multisource ASRs in Realistic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Boston, United States</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088823v1</w:t>
+                <w:t xml:space="preserve">hal-02088880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distant Speech Recognition in a Smart HomeComparison of Several Multisource ASRs in Realistic Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+                <w:t xml:space="preserve">The SWEET-HOME Project: Audio Technology in Smart Homes to improve Well-being and Reliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Florence, Italy</w:t>
+              <w:t xml:space="preserve">EMBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088880v1</w:t>
+                <w:t xml:space="preserve">hal-02088823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13637,51 +13637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D206353"/>
+    <w:nsid w:val="79153657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13785,51 +13785,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="86FC6A6B"/>
+    <w:nsid w:val="91B3BF98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13933,51 +13933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E49EF4D"/>
+    <w:nsid w:val="7B19EBB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14081,51 +14081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="645B3F23"/>
+    <w:nsid w:val="5CE239B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14229,51 +14229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A99BD3E1"/>
+    <w:nsid w:val="064AE5BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14472,51 +14472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-vacher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7770-9171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181831430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carnot-lsi.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vocadom.imag.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jaise-journal.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sweet-home.imag.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-clips.imag.fr/geod/User/michel.vacher/cirdo.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lig-getalp.imag.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.06.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-018-9520-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.01.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160386" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138090v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2738047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caramihai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Munteanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-011-0470-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA7D654C8AF8A984946F91320DB9A0F7FFD02AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0104-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2009.2037317" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Glasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2008.07.02.042.00" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.11.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weiss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miramond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#233;nateur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994274" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51158347ED32DD482949EB18474A0A4CC80574CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE.2018.00013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_80" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92037-5_21" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Raimondo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia. Mishakova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00794-2_55" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caranica Alexandru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cucu Horia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burileanu Corneliu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323596v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Duclot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222792v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003492v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953246v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953244v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953512v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840918v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_14" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953557v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953556v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422566v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422546v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Guirand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431887v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953579v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953578v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957420v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337678v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Serignat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337653v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957418v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094411v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.259469" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094416v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Serignat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Menendez-Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Istrate" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092457v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Serignat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088253v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088267v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088065v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085196v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085262v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois S&#233;rignat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085265v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088823v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ljungl&#246;f" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F. Mccoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Roark" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324224v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45510-5_60" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002819v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16226-3_7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911039v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092643v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Popescu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/165452q21vm77626/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11846406_89" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957421v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00956330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-vacher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7770-9171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181831430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carnot-lsi.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vocadom.imag.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jaise-journal.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sweet-home.imag.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-clips.imag.fr/geod/User/michel.vacher/cirdo.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lig-getalp.imag.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.06.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-018-9520-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.01.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160386" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138090v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2738047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caramihai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Munteanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-011-0470-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA7D654C8AF8A984946F91320DB9A0F7FFD02AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0104-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2009.2037317" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Glasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2008.07.02.042.00" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.11.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weiss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miramond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#233;nateur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994274" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51158347ED32DD482949EB18474A0A4CC80574CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE.2018.00013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92037-5_21" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_80" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Raimondo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia. Mishakova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00794-2_55" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caranica Alexandru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cucu Horia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burileanu Corneliu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323596v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Duclot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222792v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003492v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953512v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840918v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_14" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953509v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953557v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953556v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422566v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422546v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Guirand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431887v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953579v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953578v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337653v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337678v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Serignat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957420v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957418v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094411v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.259469" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094416v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Serignat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Menendez-Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Istrate" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092457v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Serignat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088253v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088267v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088065v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085268v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085262v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois S&#233;rignat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085265v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088823v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ljungl&#246;f" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F. Mccoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Roark" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324224v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45510-5_60" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002819v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16226-3_7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911039v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092643v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Popescu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/165452q21vm77626/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11846406_89" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957421v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00956330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>