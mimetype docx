--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Vasquez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6346-2550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092789528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromov DHM, IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Combinatorial Optimization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification and Career</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Promoted to Ingénieur Divisionnaire de l’Industrie et des Mines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004  Habilitation (Professorship Diploma), University of Science of Avignon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000  PhD Thesis, University of Angers, prepared at Nîmes LGI2P, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989  Appointed Ingénieur de l’Industrie et des Mines at école des Mines d’Alès, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988  Master (Artificial Intelligence & Image Synthesis), University of Science of St-Etienne, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- IT Manager for DRIRE at Ecole de Mines d’Alès site de Rochebelle (1992, ..., 1997) (12 permanent members).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- President of the organizing committee of JFPC' 2006 at site EERIE Nîmes France (100 participants).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Director of the LGI2P Lab. (2008, 2009, 2010) (43 members including 28 permanent members).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Supervisor of 4 defended PhD theses and external thesis reviewer of some 10 PhD in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 27 international journals and 40 peer-reviewed conference publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 significant ones :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Consistent neighborhood search for one-dimensional </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">bin packing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">two-dimensional vector packing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buljubašić, M., Vasquez, M. 2016 Computers and Operations Research 76, pp. 12-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o On the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">queen graphs coloring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> problem, Vasquez, M. 2006 Comptes Rendus Mathematique 342(3), pp. 157-16.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o A hybrid approach for the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">0-1 multidimensional knapsack problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vasquez, M., Hao, J.-K. 2001 IJCAI International Joint Conference on Artificial Intelligence, pp. 328-333.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF/EURO </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grid operation-based outage maintenance Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31st European Conference on Operational Research, July 11-14,  2021, Athens, Greece.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF/EURO </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rolling stock unit management on railways sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS 2014, Barcelona, Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency assignment with polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRANCORO III, Quebec, Canada*.*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient scenario penalization matheuristic for a stochastic scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.383-408. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-023-09513-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Transfer Learning Helpful for Neural Combinatorial Optimization Applied to Vehicle Routing Problems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.172-190. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase heuristic for SNCF rolling stock problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Gavranović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271 (2), pp.1107 - 1129. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-017-2550-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent neighborhood search for one-dimensional bin packing and two-dimensional vector packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.12 - 21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Consistent Neighborhood Search for Satellite Range Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (1), pp.99 - 121. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2014027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several versions of the devour digest tidy-up heuristic for unconstrained binary quadratic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.645-677. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-011-9169-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Combinatorial Optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRN Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.12. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5402/2012/671423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP-Based Approach for Technicians and Interventions Scheduling for Telecommunications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (4), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-009-0545-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Optimum for the Problem of Scheduling the Photographs of an Agile Earth Observing Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.307-333. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-008-9220-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Level Search Strategy for the 0-1 Multidimensional Knapsack Problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158, pp.97-109. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2009.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme GRASP pour le problème de planification de techniciens et d'interventions pour les télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashimoto Hideki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4), pp.387-407. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2009027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced costs propagation in an efficient implicit enumeration for the 01 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (2), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-007-9074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 195 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloration des graphes de reines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342 (3), pp.157-160. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2005.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved results on the 0–1 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 165, pp.70-81. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2004.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results on the Queens n2 Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (4), pp.407-413. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HEUR.0000034713.28244.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Filtering and Tabu Search on a Consistent Neighbourhood for the Frequency Assignment Problem with Polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alvernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130, pp.179-198. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000032575.38969.ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency Checking within Local Search Applied to the Frequency Assignment Problem with Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasquez Michel.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupont Audrey.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.311--323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency checking within local search applied to the frequency assignment with polarization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.311-323. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper bounds for the SPOT 5 daily photograph scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021950608048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour le sac à dos multidimensionnel en variables 0–1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (4), pp.415-438. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2001123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “Logic-Constrained” Knapsack Formulation and a Tabu Algorithm for the Daily Photograph Scheduling of an Earth Observation Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.137-157. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011203002719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Approach for Antenna Positioning in Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (5), pp.443-472. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011373828276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for a maintenance planning problem with non-convex objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2024 - 15th Metaheuristic International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d'apprentissage par renforcement pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Order-First Split-Second Algorithm for the Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Optimization and Learning (OLA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Syracuse, Italy. pp.168-185, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22039-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour la planification des opérations de maintenance du réseau de transport d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation empirique des modèles d'apprentissage profond pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation du concept d’assortiment idéal dans la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA’2020 - 29èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme hybride pour le problème de découpe de verre de Saint-Gobain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF2020 - 21e congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical reasoning and knapsack problem modelling to design the ideal assortment in retail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2020 - 18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisbonne, Portugal. pp.201-214, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50146-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique pour l'optimisation combinatoire : Étude du problème du voyageur de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2020 - Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighbourhood Search for Two-Dimensional Vector Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bound on the logistic ratio objective function for bulk distribution inventory-routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Jovanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog: Vehicle Routing and Logistics optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Bin Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavage d'un polygone rectilinéaire avec des carrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme congrès ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the periodic maintenance problem using General Variable neighbourhood search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raca Todosijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase heuristic for SNCF rolling stock problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Gavranovi ́</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2014 : 20th Conference of the International Federation of Operational Research Societies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Constrained Assignment Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Resolution Search and Dynamic Programming for the 0-1 Multidimensional Knapsack Problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the 01 Multi Dimensional Knapsack Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several versions of the Devour Digest Tidy-up Heuristic for Unconstrained Binary Quadratic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des solutions intermédiaires pour la résolution exacte du sac à dos multidimensionnel en 0–1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the 0-1 Multidimensional Knapsack Problem with Resolution Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI ALIO/EURO Workshop on Applied Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Local Search for Satisfiability Problem by Integrating Structural Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Conference on Research, Innovation and Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoï, Vietnam. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF.2007.369135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Randomized Adaptive Search Procedure for Technicians and Interventions Scheduling for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the queen graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de coûts réduits et énumération implicite pour le problème du sac à dos multidimensionnel en 0-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Approach for the Satisfiability Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Triennial Conference of the International Federation of Operational Research Societies IFORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Honolulu Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voisinage consistant sur des configurations partielles pour la résolution de problèmes réels de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.439-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood Design by Consistency Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Honolulu Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete and Incomplete Algorithms for the Queen Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2004: 16th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Valencia, Spain. pp.226-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the selecting and scheduling satellite photographs problem with a consistent neighborhood heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2004 - 16th IEEE International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Boca Raton, United States. pp.302-309, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2004.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Results on the 0-1 Multi-Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The sixteenth triennal conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Edinburgh, United Kingdom. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brisoux Devendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2002 : principles and practice of constraint programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Ithaca NY, United States. pp.172-184, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46135-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach for the 0–1 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States. pp.328-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Algorithm for Homogeneous Partition of Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC’2001 - 4th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On solving the queen graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasquez Michel.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA 2017: Combinatorial Algorithms. - Lectures Notes in Computer Science n°10765</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 20. - p. 244-251, 2018, 978-3-319-78825-8. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78825-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Phase Iterative Search Procedure: The GRASP Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.99-114, 2016, 978-3-319-45401-6. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45403-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighbourhood in a Tabu Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics:: Progress as Real Problem Solvers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.369-388, 2006, Operations Research/Computer Science Interfaces Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Randomized Adaptive Search Procedure for Technicians and Interventions Scheduling for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Vasquez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6346-2550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092789528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromov DHM, IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Combinatorial Optimization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification and Career</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Promoted to Ingénieur Divisionnaire de l’Industrie et des Mines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004  Habilitation (Professorship Diploma), University of Science of Avignon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000  PhD Thesis, University of Angers, prepared at Nîmes LGI2P, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989  Appointed Ingénieur de l’Industrie et des Mines at école des Mines d’Alès, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988  Master (Artificial Intelligence & Image Synthesis), University of Science of St-Etienne, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- IT Manager for DRIRE at Ecole de Mines d’Alès site de Rochebelle (1992, ..., 1997) (12 permanent members).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- President of the organizing committee of JFPC' 2006 at site EERIE Nîmes France (100 participants).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Director of the LGI2P Lab. (2008, 2009, 2010) (43 members including 28 permanent members).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Supervisor of 4 defended PhD theses and external thesis reviewer of some 10 PhD in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 27 international journals and 40 peer-reviewed conference publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 significant ones :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Consistent neighborhood search for one-dimensional </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">bin packing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">two-dimensional vector packing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buljubašić, M., Vasquez, M. 2016 Computers and Operations Research 76, pp. 12-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o On the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">queen graphs coloring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> problem, Vasquez, M. 2006 Comptes Rendus Mathematique 342(3), pp. 157-16.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o A hybrid approach for the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">0-1 multidimensional knapsack problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vasquez, M., Hao, J.-K. 2001 IJCAI International Joint Conference on Artificial Intelligence, pp. 328-333.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF/EURO </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grid operation-based outage maintenance Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31st European Conference on Operational Research, July 11-14,  2021, Athens, Greece.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF/EURO </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rolling stock unit management on railways sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS 2014, Barcelona, Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency assignment with polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRANCORO III, Quebec, Canada*.*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient scenario penalization matheuristic for a stochastic scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.383-408. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-023-09513-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Transfer Learning Helpful for Neural Combinatorial Optimization Applied to Vehicle Routing Problems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.172-190. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase heuristic for SNCF rolling stock problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Gavranović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271 (2), pp.1107 - 1129. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-017-2550-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent neighborhood search for one-dimensional bin packing and two-dimensional vector packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.12 - 21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Consistent Neighborhood Search for Satellite Range Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (1), pp.99 - 121. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2014027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several versions of the devour digest tidy-up heuristic for unconstrained binary quadratic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.645-677. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-011-9169-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Combinatorial Optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRN Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.12. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5402/2012/671423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP-Based Approach for Technicians and Interventions Scheduling for Telecommunications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (4), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-009-0545-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Optimum for the Problem of Scheduling the Photographs of an Agile Earth Observing Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.307-333. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-008-9220-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Level Search Strategy for the 0-1 Multidimensional Knapsack Problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158, pp.97-109. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2009.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme GRASP pour le problème de planification de techniciens et d'interventions pour les télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashimoto Hideki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4), pp.387-407. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2009027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced costs propagation in an efficient implicit enumeration for the 01 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (2), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-007-9074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 195 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloration des graphes de reines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342 (3), pp.157-160. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2005.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved results on the 0–1 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 165, pp.70-81. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2004.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results on the Queens n2 Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (4), pp.407-413. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HEUR.0000034713.28244.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Filtering and Tabu Search on a Consistent Neighbourhood for the Frequency Assignment Problem with Polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alvernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130, pp.179-198. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000032575.38969.ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency checking within local search applied to the frequency assignment with polarization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.311-323. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper bounds for the SPOT 5 daily photograph scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021950608048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour le sac à dos multidimensionnel en variables 0–1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (4), pp.415-438. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2001123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “Logic-Constrained” Knapsack Formulation and a Tabu Algorithm for the Daily Photograph Scheduling of an Earth Observation Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.137-157. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011203002719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Approach for Antenna Positioning in Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (5), pp.443-472. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011373828276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for a maintenance planning problem with non-convex objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2024 - 15th Metaheuristic International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d'apprentissage par renforcement pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Order-First Split-Second Algorithm for the Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Optimization and Learning (OLA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Syracuse, Italy. pp.168-185, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22039-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour la planification des opérations de maintenance du réseau de transport d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation empirique des modèles d'apprentissage profond pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation du concept d’assortiment idéal dans la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA’2020 - 29èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical reasoning and knapsack problem modelling to design the ideal assortment in retail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2020 - 18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisbonne, Portugal. pp.201-214, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50146-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme hybride pour le problème de découpe de verre de Saint-Gobain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF2020 - 21e congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique pour l'optimisation combinatoire : Étude du problème du voyageur de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2020 - Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighbourhood Search for Two-Dimensional Vector Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bound on the logistic ratio objective function for bulk distribution inventory-routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Jovanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog: Vehicle Routing and Logistics optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Bin Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavage d'un polygone rectilinéaire avec des carrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme congrès ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the periodic maintenance problem using General Variable neighbourhood search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raca Todosijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase heuristic for SNCF rolling stock problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Gavranovi ́</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2014 : 20th Conference of the International Federation of Operational Research Societies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Constrained Assignment Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Resolution Search and Dynamic Programming for the 0-1 Multidimensional Knapsack Problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several versions of the Devour Digest Tidy-up Heuristic for Unconstrained Binary Quadratic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the 01 Multi Dimensional Knapsack Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des solutions intermédiaires pour la résolution exacte du sac à dos multidimensionnel en 0–1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the 0-1 Multidimensional Knapsack Problem with Resolution Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI ALIO/EURO Workshop on Applied Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Local Search for Satisfiability Problem by Integrating Structural Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Conference on Research, Innovation and Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoï, Vietnam. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF.2007.369135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Randomized Adaptive Search Procedure for Technicians and Interventions Scheduling for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the queen graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de coûts réduits et énumération implicite pour le problème du sac à dos multidimensionnel en 0-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Approach for the Satisfiability Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Triennial Conference of the International Federation of Operational Research Societies IFORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Honolulu Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voisinage consistant sur des configurations partielles pour la résolution de problèmes réels de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.439-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood Design by Consistency Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Honolulu Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete and Incomplete Algorithms for the Queen Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2004: 16th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Valencia, Spain. pp.226-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the selecting and scheduling satellite photographs problem with a consistent neighborhood heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2004 - 16th IEEE International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Boca Raton, United States. pp.302-309, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2004.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Results on the 0-1 Multi-Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The sixteenth triennal conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Edinburgh, United Kingdom. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brisoux Devendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2002 : principles and practice of constraint programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Ithaca NY, United States. pp.172-184, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46135-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach for the 0–1 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States. pp.328-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Algorithm for Homogeneous Partition of Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC’2001 - 4th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On solving the queen graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasquez Michel.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA 2017: Combinatorial Algorithms. - Lectures Notes in Computer Science n°10765</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 20. - p. 244-251, 2018, 978-3-319-78825-8. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78825-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Phase Iterative Search Procedure: The GRASP Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.99-114, 2016, 978-3-319-45401-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45403-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighbourhood in a Tabu Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics:: Progress as Real Problem Solvers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.369-388, 2006, Operations Research/Computer Science Interfaces Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Randomized Adaptive Search Procedure for Technicians and Interventions Scheduling for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A054CBC9"/>
+    <w:nsid w:val="C6356FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-vasquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6346-2550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092789528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljubasic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-023-09513-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaddaden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_172" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljuba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2550-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.06.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zufferey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91CD5A909F2623EE64C0C5C1515EBE82D8F60FA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9169-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/671423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hashimoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boussier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wilbaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0545-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Habet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vimont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-008-9220-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QP50055Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.08.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z81MHVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashimoto Hideki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2009027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-007-9074-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLN3FWT1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.01.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05VCB53X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.11.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2004.01.024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G859505W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HEUR.0000034713.28244.e1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1J6CXP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alvernhe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ANOR.0000032575.38969.ab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-847PHH3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasquez Michel." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Audrey." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359381v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021950608048" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2001123" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011203002719" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011373828276" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04606510v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22039-5_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969157v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03113898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378572v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Jovanovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raca Todosijevi&#263;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Mladenovic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi &#769;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361214v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354465v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2007.369135" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354433v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354776v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353904v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04182761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2004.110" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Min Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46135-3_12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_20" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923739v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168782v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-vasquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6346-2550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092789528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljubasic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-023-09513-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaddaden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_172" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljuba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2550-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.06.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zufferey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91CD5A909F2623EE64C0C5C1515EBE82D8F60FA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9169-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/671423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hashimoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boussier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wilbaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0545-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Habet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vimont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-008-9220-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QP50055Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.08.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z81MHVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashimoto Hideki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2009027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-007-9074-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLN3FWT1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.01.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05VCB53X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.11.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2004.01.024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G859505W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HEUR.0000034713.28244.e1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1J6CXP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alvernhe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ANOR.0000032575.38969.ab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-847PHH3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353825v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021950608048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2001123" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011203002719" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359366v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011373828276" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04606510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22039-5_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03113898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Jovanovic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raca Todosijevi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Mladenovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi &#769;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2007.369135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000083v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04182761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2004.110" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Min Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46135-3_12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359413v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasquez Michel." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168782v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>