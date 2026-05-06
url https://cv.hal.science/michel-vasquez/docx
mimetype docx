--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Vasquez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6346-2550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092789528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromov DHM, IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Combinatorial Optimization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification and Career</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Promoted to Ingénieur Divisionnaire de l’Industrie et des Mines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004  Habilitation (Professorship Diploma), University of Science of Avignon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000  PhD Thesis, University of Angers, prepared at Nîmes LGI2P, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989  Appointed Ingénieur de l’Industrie et des Mines at école des Mines d’Alès, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988  Master (Artificial Intelligence & Image Synthesis), University of Science of St-Etienne, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- IT Manager for DRIRE at Ecole de Mines d’Alès site de Rochebelle (1992, ..., 1997) (12 permanent members).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- President of the organizing committee of JFPC' 2006 at site EERIE Nîmes France (100 participants).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Director of the LGI2P Lab. (2008, 2009, 2010) (43 members including 28 permanent members).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Supervisor of 4 defended PhD theses and external thesis reviewer of some 10 PhD in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 27 international journals and 40 peer-reviewed conference publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 significant ones :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Consistent neighborhood search for one-dimensional </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">bin packing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">two-dimensional vector packing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buljubašić, M., Vasquez, M. 2016 Computers and Operations Research 76, pp. 12-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o On the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">queen graphs coloring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> problem, Vasquez, M. 2006 Comptes Rendus Mathematique 342(3), pp. 157-16.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o A hybrid approach for the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">0-1 multidimensional knapsack problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vasquez, M., Hao, J.-K. 2001 IJCAI International Joint Conference on Artificial Intelligence, pp. 328-333.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF/EURO </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grid operation-based outage maintenance Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31st European Conference on Operational Research, July 11-14,  2021, Athens, Greece.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF/EURO </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rolling stock unit management on railways sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS 2014, Barcelona, Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency assignment with polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRANCORO III, Quebec, Canada*.*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient scenario penalization matheuristic for a stochastic scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.383-408. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-023-09513-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Transfer Learning Helpful for Neural Combinatorial Optimization Applied to Vehicle Routing Problems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.172-190. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase heuristic for SNCF rolling stock problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Gavranović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271 (2), pp.1107 - 1129. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-017-2550-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent neighborhood search for one-dimensional bin packing and two-dimensional vector packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.12 - 21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Consistent Neighborhood Search for Satellite Range Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (1), pp.99 - 121. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2014027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several versions of the devour digest tidy-up heuristic for unconstrained binary quadratic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.645-677. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-011-9169-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Combinatorial Optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRN Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.12. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5402/2012/671423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP-Based Approach for Technicians and Interventions Scheduling for Telecommunications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (4), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-009-0545-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Optimum for the Problem of Scheduling the Photographs of an Agile Earth Observing Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.307-333. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-008-9220-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Level Search Strategy for the 0-1 Multidimensional Knapsack Problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158, pp.97-109. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2009.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme GRASP pour le problème de planification de techniciens et d'interventions pour les télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashimoto Hideki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4), pp.387-407. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2009027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced costs propagation in an efficient implicit enumeration for the 01 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (2), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-007-9074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 195 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloration des graphes de reines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342 (3), pp.157-160. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2005.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved results on the 0–1 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 165, pp.70-81. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2004.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results on the Queens n2 Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (4), pp.407-413. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HEUR.0000034713.28244.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Filtering and Tabu Search on a Consistent Neighbourhood for the Frequency Assignment Problem with Polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alvernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130, pp.179-198. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000032575.38969.ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency checking within local search applied to the frequency assignment with polarization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.311-323. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper bounds for the SPOT 5 daily photograph scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021950608048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour le sac à dos multidimensionnel en variables 0–1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (4), pp.415-438. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2001123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “Logic-Constrained” Knapsack Formulation and a Tabu Algorithm for the Daily Photograph Scheduling of an Earth Observation Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.137-157. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011203002719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Approach for Antenna Positioning in Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (5), pp.443-472. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011373828276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for a maintenance planning problem with non-convex objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2024 - 15th Metaheuristic International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d'apprentissage par renforcement pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Order-First Split-Second Algorithm for the Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Optimization and Learning (OLA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Syracuse, Italy. pp.168-185, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22039-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour la planification des opérations de maintenance du réseau de transport d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation empirique des modèles d'apprentissage profond pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation du concept d’assortiment idéal dans la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA’2020 - 29èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical reasoning and knapsack problem modelling to design the ideal assortment in retail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2020 - 18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisbonne, Portugal. pp.201-214, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50146-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme hybride pour le problème de découpe de verre de Saint-Gobain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF2020 - 21e congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique pour l'optimisation combinatoire : Étude du problème du voyageur de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2020 - Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighbourhood Search for Two-Dimensional Vector Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bound on the logistic ratio objective function for bulk distribution inventory-routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Jovanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog: Vehicle Routing and Logistics optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Bin Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavage d'un polygone rectilinéaire avec des carrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme congrès ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the periodic maintenance problem using General Variable neighbourhood search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raca Todosijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase heuristic for SNCF rolling stock problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Gavranovi ́</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2014 : 20th Conference of the International Federation of Operational Research Societies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Constrained Assignment Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Resolution Search and Dynamic Programming for the 0-1 Multidimensional Knapsack Problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several versions of the Devour Digest Tidy-up Heuristic for Unconstrained Binary Quadratic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the 01 Multi Dimensional Knapsack Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des solutions intermédiaires pour la résolution exacte du sac à dos multidimensionnel en 0–1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the 0-1 Multidimensional Knapsack Problem with Resolution Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI ALIO/EURO Workshop on Applied Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Local Search for Satisfiability Problem by Integrating Structural Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Conference on Research, Innovation and Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoï, Vietnam. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF.2007.369135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Randomized Adaptive Search Procedure for Technicians and Interventions Scheduling for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the queen graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de coûts réduits et énumération implicite pour le problème du sac à dos multidimensionnel en 0-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Approach for the Satisfiability Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Triennial Conference of the International Federation of Operational Research Societies IFORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Honolulu Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voisinage consistant sur des configurations partielles pour la résolution de problèmes réels de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.439-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood Design by Consistency Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Honolulu Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete and Incomplete Algorithms for the Queen Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2004: 16th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Valencia, Spain. pp.226-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the selecting and scheduling satellite photographs problem with a consistent neighborhood heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2004 - 16th IEEE International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Boca Raton, United States. pp.302-309, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2004.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Results on the 0-1 Multi-Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The sixteenth triennal conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Edinburgh, United Kingdom. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brisoux Devendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2002 : principles and practice of constraint programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Ithaca NY, United States. pp.172-184, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46135-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach for the 0–1 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States. pp.328-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Algorithm for Homogeneous Partition of Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC’2001 - 4th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On solving the queen graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasquez Michel.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA 2017: Combinatorial Algorithms. - Lectures Notes in Computer Science n°10765</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 20. - p. 244-251, 2018, 978-3-319-78825-8. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78825-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Phase Iterative Search Procedure: The GRASP Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.99-114, 2016, 978-3-319-45401-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45403-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighbourhood in a Tabu Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics:: Progress as Real Problem Solvers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.369-388, 2006, Operations Research/Computer Science Interfaces Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Randomized Adaptive Search Procedure for Technicians and Interventions Scheduling for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Vasquez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6346-2550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092789528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromov DHM, IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Combinatorial Optimization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification and Career</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Promoted to Ingénieur Divisionnaire de l’Industrie et des Mines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004  Habilitation (Professorship Diploma), University of Science of Avignon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000  PhD Thesis, University of Angers, prepared at Nîmes LGI2P, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989  Appointed Ingénieur de l’Industrie et des Mines at école des Mines d’Alès, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988  Master (Artificial Intelligence & Image Synthesis), University of Science of St-Etienne, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- IT Manager for DRIRE at Ecole de Mines d’Alès site de Rochebelle (1992, ..., 1997) (12 permanent members).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- President of the organizing committee of JFPC' 2006 at site EERIE Nîmes France (100 participants).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Director of the LGI2P Lab. (2008, 2009, 2010) (43 members including 28 permanent members).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Supervisor of 4 defended PhD theses and external thesis reviewer of some 10 PhD in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 27 international journals and 40 peer-reviewed conference publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 significant ones :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Consistent neighborhood search for one-dimensional </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">bin packing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">two-dimensional vector packing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buljubašić, M., Vasquez, M. 2016 Computers and Operations Research 76, pp. 12-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o On the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">queen graphs coloring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> problem, Vasquez, M. 2006 Comptes Rendus Mathematique 342(3), pp. 157-16.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o A hybrid approach for the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">0-1 multidimensional knapsack problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vasquez, M., Hao, J.-K. 2001 IJCAI International Joint Conference on Artificial Intelligence, pp. 328-333.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF/EURO </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grid operation-based outage maintenance Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31st European Conference on Operational Research, July 11-14,  2021, Athens, Greece.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF/EURO </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rolling stock unit management on railways sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS 2014, Barcelona, Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency assignment with polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRANCORO III, Quebec, Canada*.*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient scenario penalization matheuristic for a stochastic scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.383-408. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-023-09513-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Transfer Learning Helpful for Neural Combinatorial Optimization Applied to Vehicle Routing Problems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.172-190. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase heuristic for SNCF rolling stock problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Gavranović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271 (2), pp.1107 - 1129. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-017-2550-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent neighborhood search for one-dimensional bin packing and two-dimensional vector packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.12 - 21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Consistent Neighborhood Search for Satellite Range Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (1), pp.99 - 121. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2014027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several versions of the devour digest tidy-up heuristic for unconstrained binary quadratic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.645-677. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-011-9169-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Combinatorial Optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRN Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.12. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5402/2012/671423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP-Based Approach for Technicians and Interventions Scheduling for Telecommunications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (4), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-009-0545-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Optimum for the Problem of Scheduling the Photographs of an Agile Earth Observing Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.307-333. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-008-9220-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Level Search Strategy for the 0-1 Multidimensional Knapsack Problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158, pp.97-109. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2009.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme GRASP pour le problème de planification de techniciens et d'interventions pour les télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashimoto Hideki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4), pp.387-407. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2009027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced costs propagation in an efficient implicit enumeration for the 01 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (2), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-007-9074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 195 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloration des graphes de reines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342 (3), pp.157-160. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2005.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved results on the 0–1 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 165, pp.70-81. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2004.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results on the Queens n2 Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (4), pp.407-413. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HEUR.0000034713.28244.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Filtering and Tabu Search on a Consistent Neighbourhood for the Frequency Assignment Problem with Polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alvernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130, pp.179-198. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000032575.38969.ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency checking within local search applied to the frequency assignment with polarization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.311-323. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper bounds for the SPOT 5 daily photograph scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021950608048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour le sac à dos multidimensionnel en variables 0–1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (4), pp.415-438. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2001123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “Logic-Constrained” Knapsack Formulation and a Tabu Algorithm for the Daily Photograph Scheduling of an Earth Observation Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.137-157. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011203002719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Approach for Antenna Positioning in Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (5), pp.443-472. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011373828276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for a maintenance planning problem with non-convex objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2024 - 15th Metaheuristic International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d'apprentissage par renforcement pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Order-First Split-Second Algorithm for the Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Optimization and Learning (OLA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Syracuse, Italy. pp.168-185, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22039-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour la planification des opérations de maintenance du réseau de transport d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation empirique des modèles d'apprentissage profond pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation du concept d’assortiment idéal dans la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA’2020 - 29èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme hybride pour le problème de découpe de verre de Saint-Gobain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF2020 - 21e congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical reasoning and knapsack problem modelling to design the ideal assortment in retail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2020 - 18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisbonne, Portugal. pp.201-214, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50146-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique pour l'optimisation combinatoire : Étude du problème du voyageur de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2020 - Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighbourhood Search for Two-Dimensional Vector Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bound on the logistic ratio objective function for bulk distribution inventory-routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Jovanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog: Vehicle Routing and Logistics optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Bin Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavage d'un polygone rectilinéaire avec des carrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme congrès ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the periodic maintenance problem using General Variable neighbourhood search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raca Todosijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase heuristic for SNCF rolling stock problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Gavranovi ́</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2014 : 20th Conference of the International Federation of Operational Research Societies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Constrained Assignment Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Resolution Search and Dynamic Programming for the 0-1 Multidimensional Knapsack Problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the 01 Multi Dimensional Knapsack Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several versions of the Devour Digest Tidy-up Heuristic for Unconstrained Binary Quadratic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des solutions intermédiaires pour la résolution exacte du sac à dos multidimensionnel en 0–1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the 0-1 Multidimensional Knapsack Problem with Resolution Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI ALIO/EURO Workshop on Applied Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Local Search for Satisfiability Problem by Integrating Structural Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Conference on Research, Innovation and Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoï, Vietnam. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF.2007.369135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Randomized Adaptive Search Procedure for Technicians and Interventions Scheduling for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the queen graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de coûts réduits et énumération implicite pour le problème du sac à dos multidimensionnel en 0-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Approach for the Satisfiability Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Triennial Conference of the International Federation of Operational Research Societies IFORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Honolulu Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voisinage consistant sur des configurations partielles pour la résolution de problèmes réels de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.439-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood Design by Consistency Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Honolulu Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete and Incomplete Algorithms for the Queen Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2004: 16th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Valencia, Spain. pp.226-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the selecting and scheduling satellite photographs problem with a consistent neighborhood heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2004 - 16th IEEE International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Boca Raton, United States. pp.302-309, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2004.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Results on the 0-1 Multi-Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The sixteenth triennal conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Edinburgh, United Kingdom. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brisoux Devendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2002 : principles and practice of constraint programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Ithaca NY, United States. pp.172-184, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46135-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach for the 0–1 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States. pp.328-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Algorithm for Homogeneous Partition of Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC’2001 - 4th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On solving the queen graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasquez Michel.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA 2017: Combinatorial Algorithms. - Lectures Notes in Computer Science n°10765</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 20. - p. 244-251, 2018, 978-3-319-78825-8. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78825-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Phase Iterative Search Procedure: The GRASP Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.99-114, 2016, 978-3-319-45401-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45403-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighbourhood in a Tabu Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics:: Progress as Real Problem Solvers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.369-388, 2006, Operations Research/Computer Science Interfaces Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Randomized Adaptive Search Procedure for Technicians and Interventions Scheduling for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6356FCC"/>
+    <w:nsid w:val="4970753E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-vasquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6346-2550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092789528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljubasic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-023-09513-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaddaden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_172" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljuba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2550-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.06.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zufferey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91CD5A909F2623EE64C0C5C1515EBE82D8F60FA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9169-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/671423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hashimoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boussier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wilbaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0545-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Habet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vimont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-008-9220-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QP50055Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.08.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z81MHVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashimoto Hideki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2009027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-007-9074-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLN3FWT1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.01.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05VCB53X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.11.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2004.01.024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G859505W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HEUR.0000034713.28244.e1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1J6CXP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alvernhe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ANOR.0000032575.38969.ab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-847PHH3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353825v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021950608048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2001123" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011203002719" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359366v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011373828276" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04606510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22039-5_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03113898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Jovanovic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raca Todosijevi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Mladenovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi &#769;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2007.369135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000083v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04182761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2004.110" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Min Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46135-3_12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359413v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasquez Michel." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168782v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-vasquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6346-2550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092789528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljubasic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-023-09513-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaddaden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_172" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljuba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2550-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.06.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zufferey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91CD5A909F2623EE64C0C5C1515EBE82D8F60FA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9169-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/671423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hashimoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boussier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wilbaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0545-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Habet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vimont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-008-9220-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QP50055Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.08.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z81MHVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashimoto Hideki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2009027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-007-9074-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLN3FWT1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.01.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05VCB53X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.11.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2004.01.024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G859505W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HEUR.0000034713.28244.e1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1J6CXP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alvernhe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ANOR.0000032575.38969.ab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-847PHH3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353825v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021950608048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2001123" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011203002719" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359366v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011373828276" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04606510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22039-5_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03113898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Jovanovic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raca Todosijevi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Mladenovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi &#769;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2007.369135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000083v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04182761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2004.110" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Min Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46135-3_12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359413v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasquez Michel." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168782v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>