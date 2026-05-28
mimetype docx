--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Vasquez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6346-2550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092789528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromov DHM, IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Combinatorial Optimization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification and Career</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Promoted to Ingénieur Divisionnaire de l’Industrie et des Mines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004  Habilitation (Professorship Diploma), University of Science of Avignon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000  PhD Thesis, University of Angers, prepared at Nîmes LGI2P, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989  Appointed Ingénieur de l’Industrie et des Mines at école des Mines d’Alès, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988  Master (Artificial Intelligence & Image Synthesis), University of Science of St-Etienne, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- IT Manager for DRIRE at Ecole de Mines d’Alès site de Rochebelle (1992, ..., 1997) (12 permanent members).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- President of the organizing committee of JFPC' 2006 at site EERIE Nîmes France (100 participants).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Director of the LGI2P Lab. (2008, 2009, 2010) (43 members including 28 permanent members).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Supervisor of 4 defended PhD theses and external thesis reviewer of some 10 PhD in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 27 international journals and 40 peer-reviewed conference publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 significant ones :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Consistent neighborhood search for one-dimensional </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">bin packing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">two-dimensional vector packing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buljubašić, M., Vasquez, M. 2016 Computers and Operations Research 76, pp. 12-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o On the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">queen graphs coloring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> problem, Vasquez, M. 2006 Comptes Rendus Mathematique 342(3), pp. 157-16.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o A hybrid approach for the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">0-1 multidimensional knapsack problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vasquez, M., Hao, J.-K. 2001 IJCAI International Joint Conference on Artificial Intelligence, pp. 328-333.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF/EURO </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grid operation-based outage maintenance Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31st European Conference on Operational Research, July 11-14,  2021, Athens, Greece.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF/EURO </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rolling stock unit management on railways sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS 2014, Barcelona, Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency assignment with polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRANCORO III, Quebec, Canada*.*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient scenario penalization matheuristic for a stochastic scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.383-408. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-023-09513-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Transfer Learning Helpful for Neural Combinatorial Optimization Applied to Vehicle Routing Problems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.172-190. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase heuristic for SNCF rolling stock problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Gavranović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271 (2), pp.1107 - 1129. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-017-2550-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent neighborhood search for one-dimensional bin packing and two-dimensional vector packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.12 - 21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Consistent Neighborhood Search for Satellite Range Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (1), pp.99 - 121. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2014027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several versions of the devour digest tidy-up heuristic for unconstrained binary quadratic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.645-677. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-011-9169-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Combinatorial Optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRN Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.12. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5402/2012/671423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP-Based Approach for Technicians and Interventions Scheduling for Telecommunications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (4), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-009-0545-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Optimum for the Problem of Scheduling the Photographs of an Agile Earth Observing Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.307-333. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-008-9220-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Level Search Strategy for the 0-1 Multidimensional Knapsack Problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158, pp.97-109. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2009.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme GRASP pour le problème de planification de techniciens et d'interventions pour les télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashimoto Hideki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4), pp.387-407. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2009027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced costs propagation in an efficient implicit enumeration for the 01 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (2), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-007-9074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 195 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloration des graphes de reines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342 (3), pp.157-160. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2005.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved results on the 0–1 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 165, pp.70-81. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2004.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results on the Queens n2 Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (4), pp.407-413. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HEUR.0000034713.28244.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Filtering and Tabu Search on a Consistent Neighbourhood for the Frequency Assignment Problem with Polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alvernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130, pp.179-198. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000032575.38969.ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency checking within local search applied to the frequency assignment with polarization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.311-323. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper bounds for the SPOT 5 daily photograph scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021950608048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour le sac à dos multidimensionnel en variables 0–1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (4), pp.415-438. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2001123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “Logic-Constrained” Knapsack Formulation and a Tabu Algorithm for the Daily Photograph Scheduling of an Earth Observation Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.137-157. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011203002719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Approach for Antenna Positioning in Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (5), pp.443-472. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011373828276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for a maintenance planning problem with non-convex objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2024 - 15th Metaheuristic International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d'apprentissage par renforcement pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Order-First Split-Second Algorithm for the Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Optimization and Learning (OLA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Syracuse, Italy. pp.168-185, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22039-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour la planification des opérations de maintenance du réseau de transport d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation empirique des modèles d'apprentissage profond pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation du concept d’assortiment idéal dans la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA’2020 - 29èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme hybride pour le problème de découpe de verre de Saint-Gobain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF2020 - 21e congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical reasoning and knapsack problem modelling to design the ideal assortment in retail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2020 - 18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisbonne, Portugal. pp.201-214, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50146-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique pour l'optimisation combinatoire : Étude du problème du voyageur de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2020 - Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighbourhood Search for Two-Dimensional Vector Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bound on the logistic ratio objective function for bulk distribution inventory-routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Jovanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog: Vehicle Routing and Logistics optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Bin Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavage d'un polygone rectilinéaire avec des carrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme congrès ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the periodic maintenance problem using General Variable neighbourhood search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raca Todosijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase heuristic for SNCF rolling stock problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Gavranovi ́</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2014 : 20th Conference of the International Federation of Operational Research Societies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Constrained Assignment Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Resolution Search and Dynamic Programming for the 0-1 Multidimensional Knapsack Problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the 01 Multi Dimensional Knapsack Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several versions of the Devour Digest Tidy-up Heuristic for Unconstrained Binary Quadratic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des solutions intermédiaires pour la résolution exacte du sac à dos multidimensionnel en 0–1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the 0-1 Multidimensional Knapsack Problem with Resolution Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI ALIO/EURO Workshop on Applied Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Local Search for Satisfiability Problem by Integrating Structural Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Conference on Research, Innovation and Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoï, Vietnam. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF.2007.369135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Randomized Adaptive Search Procedure for Technicians and Interventions Scheduling for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the queen graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de coûts réduits et énumération implicite pour le problème du sac à dos multidimensionnel en 0-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Approach for the Satisfiability Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Triennial Conference of the International Federation of Operational Research Societies IFORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Honolulu Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voisinage consistant sur des configurations partielles pour la résolution de problèmes réels de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.439-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood Design by Consistency Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Honolulu Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete and Incomplete Algorithms for the Queen Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2004: 16th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Valencia, Spain. pp.226-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the selecting and scheduling satellite photographs problem with a consistent neighborhood heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2004 - 16th IEEE International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Boca Raton, United States. pp.302-309, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2004.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Results on the 0-1 Multi-Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The sixteenth triennal conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Edinburgh, United Kingdom. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brisoux Devendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2002 : principles and practice of constraint programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Ithaca NY, United States. pp.172-184, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46135-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach for the 0–1 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States. pp.328-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Algorithm for Homogeneous Partition of Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC’2001 - 4th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On solving the queen graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasquez Michel.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA 2017: Combinatorial Algorithms. - Lectures Notes in Computer Science n°10765</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 20. - p. 244-251, 2018, 978-3-319-78825-8. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78825-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Phase Iterative Search Procedure: The GRASP Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.99-114, 2016, 978-3-319-45401-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45403-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighbourhood in a Tabu Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics:: Progress as Real Problem Solvers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.369-388, 2006, Operations Research/Computer Science Interfaces Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Randomized Adaptive Search Procedure for Technicians and Interventions Scheduling for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Vasquez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6346-2550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092789528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromov DHM, IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Combinatorial Optimization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification and Career</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Promoted to Ingénieur Divisionnaire de l’Industrie et des Mines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004  Habilitation (Professorship Diploma), University of Science of Avignon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000  PhD Thesis, University of Angers, prepared at Nîmes LGI2P, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989  Appointed Ingénieur de l’Industrie et des Mines at école des Mines d’Alès, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988  Master (Artificial Intelligence & Image Synthesis), University of Science of St-Etienne, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- IT Manager for DRIRE at Ecole de Mines d’Alès site de Rochebelle (1992, ..., 1997) (12 permanent members).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- President of the organizing committee of JFPC' 2006 at site EERIE Nîmes France (100 participants).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Director of the LGI2P Lab. (2008, 2009, 2010) (43 members including 28 permanent members).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Supervisor of 4 defended PhD theses and external thesis reviewer of some 10 PhD in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 27 international journals and 40 peer-reviewed conference publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 significant ones :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Consistent neighborhood search for one-dimensional </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">bin packing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">two-dimensional vector packing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buljubašić, M., Vasquez, M. 2016 Computers and Operations Research 76, pp. 12-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o On the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">queen graphs coloring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> problem, Vasquez, M. 2006 Comptes Rendus Mathematique 342(3), pp. 157-16.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o A hybrid approach for the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">0-1 multidimensional knapsack problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vasquez, M., Hao, J.-K. 2001 IJCAI International Joint Conference on Artificial Intelligence, pp. 328-333.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF/EURO </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grid operation-based outage maintenance Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31st European Conference on Operational Research, July 11-14,  2021, Athens, Greece.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF/EURO </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rolling stock unit management on railways sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS 2014, Barcelona, Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st prize</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the ROADEF </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> International Challenge on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency assignment with polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRANCORO III, Quebec, Canada*.*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient scenario penalization matheuristic for a stochastic scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.383-408. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-023-09513-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Transfer Learning Helpful for Neural Combinatorial Optimization Applied to Vehicle Routing Problems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.172-190. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase heuristic for SNCF rolling stock problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Gavranović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271 (2), pp.1107 - 1129. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-017-2550-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent neighborhood search for one-dimensional bin packing and two-dimensional vector packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.12 - 21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Consistent Neighborhood Search for Satellite Range Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (1), pp.99 - 121. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2014027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several versions of the devour digest tidy-up heuristic for unconstrained binary quadratic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.645-677. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-011-9169-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Combinatorial Optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRN Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.12. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5402/2012/671423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP-Based Approach for Technicians and Interventions Scheduling for Telecommunications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (4), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-009-0545-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Optimum for the Problem of Scheduling the Photographs of an Agile Earth Observing Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.307-333. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-008-9220-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Level Search Strategy for the 0-1 Multidimensional Knapsack Problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158, pp.97-109. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2009.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme GRASP pour le problème de planification de techniciens et d'interventions pour les télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashimoto Hideki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4), pp.387-407. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2009027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced costs propagation in an efficient implicit enumeration for the 01 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (2), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-007-9074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 195 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloration des graphes de reines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342 (3), pp.157-160. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2005.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved results on the 0–1 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 165, pp.70-81. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2004.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results on the Queens n2 Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (4), pp.407-413. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:HEUR.0000034713.28244.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Filtering and Tabu Search on a Consistent Neighbourhood for the Frequency Assignment Problem with Polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alvernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130, pp.179-198. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:ANOR.0000032575.38969.ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency checking within local search applied to the frequency assignment with polarization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.311-323. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper bounds for the SPOT 5 daily photograph scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021950608048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour le sac à dos multidimensionnel en variables 0–1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (4), pp.415-438. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2001123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “Logic-Constrained” Knapsack Formulation and a Tabu Algorithm for the Daily Photograph Scheduling of an Earth Observation Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.137-157. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011203002719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Approach for Antenna Positioning in Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (5), pp.443-472. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011373828276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for a maintenance planning problem with non-convex objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2024 - 15th Metaheuristic International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d'apprentissage par renforcement pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Order-First Split-Second Algorithm for the Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Optimization and Learning (OLA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Syracuse, Italy. pp.168-185, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22039-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride pour la planification des opérations de maintenance du réseau de transport d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation empirique des modèles d'apprentissage profond pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme hybride pour le problème de découpe de verre de Saint-Gobain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF2020 - 21e congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation du concept d’assortiment idéal dans la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA’2020 - 29èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical reasoning and knapsack problem modelling to design the ideal assortment in retail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2020 - 18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisbonne, Portugal. pp.201-214, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50146-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique pour l'optimisation combinatoire : Étude du problème du voyageur de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2020 - Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighbourhood Search for Two-Dimensional Vector Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavage d'un polygone rectilinéaire avec des carrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme congrès ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bound on the logistic ratio objective function for bulk distribution inventory-routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Jovanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog: Vehicle Routing and Logistics optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Bin Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the periodic maintenance problem using General Variable neighbourhood search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raca Todosijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase heuristic for SNCF rolling stock problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Gavranovi ́</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2014 : 20th Conference of the International Federation of Operational Research Societies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighborhood Search for Constrained Assignment Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zufferey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the 01 Multi Dimensional Knapsack Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Resolution Search and Dynamic Programming for the 0-1 Multidimensional Knapsack Problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wilbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several versions of the Devour Digest Tidy-up Heuristic for Unconstrained Binary Quadratic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des solutions intermédiaires pour la résolution exacte du sac à dos multidimensionnel en 0–1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the 0-1 Multidimensional Knapsack Problem with Resolution Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI ALIO/EURO Workshop on Applied Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Randomized Adaptive Search Procedure for Technicians and Interventions Scheduling for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Local Search for Satisfiability Problem by Integrating Structural Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Conference on Research, Innovation and Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoï, Vietnam. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RIVF.2007.369135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the queen graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de coûts réduits et énumération implicite pour le problème du sac à dos multidimensionnel en 0-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Approach for the Satisfiability Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Triennial Conference of the International Federation of Operational Research Societies IFORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Honolulu Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voisinage consistant sur des configurations partielles pour la résolution de problèmes réels de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.439-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood Design by Consistency Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Honolulu Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the selecting and scheduling satellite photographs problem with a consistent neighborhood heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2004 - 16th IEEE International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Boca Raton, United States. pp.302-309, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2004.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete and Incomplete Algorithms for the Queen Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2004: 16th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Valencia, Spain. pp.226-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Results on the 0-1 Multi-Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The sixteenth triennal conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Edinburgh, United Kingdom. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brisoux Devendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2002 : principles and practice of constraint programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Ithaca NY, United States. pp.172-184, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46135-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach for the 0–1 multidimensional knapsack problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Kao Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States. pp.328-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Algorithm for Homogeneous Partition of Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC’2001 - 4th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On solving the queen graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasquez Michel.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA 2017: Combinatorial Algorithms. - Lectures Notes in Computer Science n°10765</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 20. - p. 244-251, 2018, 978-3-319-78825-8. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78825-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Phase Iterative Search Procedure: The GRASP Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubašić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.99-114, 2016, 978-3-319-45401-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45403-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Neighbourhood in a Tabu Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Habet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics:: Progress as Real Problem Solvers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.369-388, 2006, Operations Research/Computer Science Interfaces Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Randomized Adaptive Search Procedure for Technicians and Interventions Scheduling for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4970753E"/>
+    <w:nsid w:val="A9FBAF67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-vasquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6346-2550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092789528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljubasic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-023-09513-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaddaden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_172" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljuba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2550-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.06.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zufferey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91CD5A909F2623EE64C0C5C1515EBE82D8F60FA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9169-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/671423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hashimoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boussier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wilbaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0545-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Habet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vimont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-008-9220-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QP50055Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.08.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z81MHVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashimoto Hideki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2009027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-007-9074-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLN3FWT1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.01.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05VCB53X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.11.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2004.01.024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G859505W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HEUR.0000034713.28244.e1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1J6CXP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alvernhe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ANOR.0000032575.38969.ab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-847PHH3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353825v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021950608048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2001123" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011203002719" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359366v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011373828276" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04606510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22039-5_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03113898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Jovanovic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raca Todosijevi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Mladenovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi &#769;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2007.369135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000083v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04182761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2004.110" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Min Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46135-3_12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359413v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasquez Michel." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168782v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-vasquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6346-2550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092789528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljubasic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-023-09513-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaddaden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_172" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljuba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2550-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.06.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zufferey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91CD5A909F2623EE64C0C5C1515EBE82D8F60FA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9169-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/671423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hashimoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boussier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wilbaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-009-0545-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Habet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vimont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-008-9220-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QP50055Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.08.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z81MHVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashimoto Hideki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2009027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-007-9074-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLN3FWT1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.01.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05VCB53X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.11.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2004.01.024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G859505W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HEUR.0000034713.28244.e1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1J6CXP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alvernhe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ANOR.0000032575.38969.ab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-847PHH3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353825v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021950608048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2001123" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011203002719" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359366v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011373828276" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04606510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22039-5_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03113898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Jovanovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raca Todosijevi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Mladenovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi &#769;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819834v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354433v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2007.369135" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000083v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04182761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Habet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2004.110" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353904v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Min Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46135-3_12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359413v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasquez Michel." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168782v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>