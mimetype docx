--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -1828,1036 +1828,1010 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgroBRC-RARe: the French research infrastructure for Agronomic Resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Publier dans NOV'AE : pourquoi, pour qui, comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adeline Besnault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GGBN Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">18es Journées de la Mesure et de la Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Bretagne-Normandie, Oct 2025, Saint-Jacut-de-la-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147389v1</w:t>
+                <w:t xml:space="preserve">hal-05570025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantaComp : Le réseau de plantations comparatives d'espèces forestières de l'INRA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AgroBRC-RARe: the French research infrastructure for Agronomic Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Anger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+                <w:t xml:space="preserve">Serge Casaregola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du GEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Antibes, France</w:t>
+              <w:t xml:space="preserve">GGBN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754491v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adonis: un outil d'acquisition et de structuration de données issues d'expérimentations végétales à l'INRA</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PlantaComp : Le réseau de plantations comparatives d'espèces forestières de l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Mesure et de la Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nouan le Fuselier, France. 5 p</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du GEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821964v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la croissance d’une plantation de merisiers à l’aide de mesures de résistivité électrique des sols. Mise en évidence des facteurs limitants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adonis: un outil d'acquisition et de structuration de données issues d'expérimentations végétales à l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
+              <w:t xml:space="preserve">11. Journées de la Mesure et de la Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nouan le Fuselier, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754504v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système d'acquisition de données et de métadonnées pour des plantes ou des ensembles de plantes repérées spatialement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de la croissance d’une plantation de merisiers à l’aide de mesures de résistivité électrique des sols. Mise en évidence des facteurs limitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la mesure. J2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Balaruc-les-Bains, France</w:t>
+              <w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757269v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water activity as a more reliable method than moisture content applied to pollen and seeds moisture management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un système d'acquisition de données et de métadonnées pour des plantes ou des ensembles de plantes repérées spatialement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IUFRO joint conference of Division 2 - Forest Genetics and Tree Breeding in the Age of Genomics : Progress and Future.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Charleston, South Carolina, United States</w:t>
+              <w:t xml:space="preserve">9. Journées de la mesure. J2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Balaruc-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763790v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de l'activité de l'eau appliquée au contrôle de l'état hydrique du pollen et des graines d'arbres forestiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Water activity as a more reliable method than moisture content applied to pollen and seeds moisture management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Angers, France</w:t>
+              <w:t xml:space="preserve">2004 IUFRO joint conference of Division 2 - Forest Genetics and Tree Breeding in the Age of Genomics : Progress and Future.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Charleston, South Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763892v1</w:t>
+                <w:t xml:space="preserve">hal-02763790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage mapping and QTL analysis for growth of young Pseudotsuga menziesii plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mesure de l'activité de l'eau appliquée au contrôle de l'état hydrique du pollen et des graines d'arbres forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalashikam Rajender Rao</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Forestry, Wood products and Biotechnology, BIOFOR 02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Vitoria-Gasteiz, Spain</w:t>
+              <w:t xml:space="preserve">2. Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762427v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le drageonnage du merisier : une technique pour produire des plants ou pour rajeunir des pieds-mères ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Rondouin</w:t>
+                <w:t xml:space="preserve">Linkage mapping and QTL analysis for growth of young Pseudotsuga menziesii plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalashikam Rajender Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Acheré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Le Bouler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. rencontre du groupe de la Sainte-Catherine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Orléans, France</w:t>
+              <w:t xml:space="preserve">Sustainable Forestry, Wood products and Biotechnology, BIOFOR 02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762327v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptitude à la multiplication végétative par bouturage du mélèze hybride et de ses parents</w:t>
               </w:r>
@@ -2906,584 +2880,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La technique du micropied-mère appliquée au genre Juglans</w:t>
+                <w:t xml:space="preserve">Le drageonnage du merisier : une technique pour produire des plants ou pour rajeunir des pieds-mères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rondouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Beauperin</w:t>
+                <w:t xml:space="preserve">Marc Le Bouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. rencontre du groupe de la Sainte-Catherine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764141v1</w:t>
+                <w:t xml:space="preserve">hal-02762327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplication végétative et foresterie</w:t>
+                <w:t xml:space="preserve">Problèmes d’Hygiène et Sécurité rencontrés lors de la mise en oeuvre de techniques de multiplication végétative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Marien</w:t>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Piermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. rencontre du groupe de la Sainte-Catherine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764125v1</w:t>
+                <w:t xml:space="preserve">hal-02762020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes d’Hygiène et Sécurité rencontrés lors de la mise en oeuvre de techniques de multiplication végétative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
+                <w:t xml:space="preserve">La technique du micropied-mère appliquée au genre Juglans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rondouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beauperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Piermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. rencontre du groupe de la Sainte-Catherine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762020v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiplication végétative et foresterie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. rencontre du groupe de la Sainte-Catherine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préservation et la restauration de la biodiversité des implantations INRAE, un projet piloté par la Direction Responsabilité Sociétale et Environnementale (DRSE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de la délégation aux infrastructures scientifiques collectives d'INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEN4x : an experimental network for studying adaptation of forest trees to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ducatillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adapting forests to climate change: methods, tools, and projects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3493,98 +3575,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication végétative des ligneux forestiers, fruitiers et ornementaux. CD Rom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. rencontre du groupe de la Sainte-Catherine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Orléans, France. Editions du CIRAD, pp.CD Rom, 2002, 2-87614-498-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3594,124 +3676,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations dans le domaine des Ressources Agronomiques pour la Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° Spécial: #2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3721,51 +3803,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multiplication végétative &amp;quot;en vrac&amp;quot; du mélèze hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3781,120 +3863,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mélèze (les guides du sylviculteur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut pour le Développement Forestier, 2001, 2-904740-81-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acer platanoides - Erable plane; Acer pseudoplatanus - Erable sycomore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ressources génétiques en France. Tome 2 : les feuillus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions - BRG, 1998, 2-7380-0842-9 2-908447-11-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3904,91 +3986,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bouturage du chêne rouge d'Amerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1987, 27p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3998,432 +4080,432 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclairages sur l'infrastructure de recherche RARe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bloquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CIRAD; IRD; Université Paris-Saclay; Université de Montpellier; Université de Rennes; AgroParisTech; Institut Agro. 2024, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’évaluation de l’Unité Expérimentale 0995 Génétique et Biomasse Forestières Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Despras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2014, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier des charges ADONIS, Acquisition de Données à l'INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Papelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'Unité expérimentale 995 Amélioration des arbres forestiers. 24 et 25 juin 2009. Département Ecologie des Forêts, Prairies, et milieux Aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4433,219 +4515,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 2, subtask 233-234</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Air. 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 2, subtask 231-232</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Air. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4713,51 +4795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE59DC3E"/>
+    <w:nsid w:val="49452084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4944,51 +5026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7306-1994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453618v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-novae.2025.9706" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Braham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Montagu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saux-Nogues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gauvin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meslier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Veisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960606" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444116v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26373" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26382" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schevin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Bouler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beauperin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Marien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Capelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piermant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria F&#233;lix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195084v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834080v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835517v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cottin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Papelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677911v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7306-1994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453618v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-novae.2025.9706" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Braham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Montagu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saux-Nogues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gauvin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meslier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Veisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960606" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444116v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26373" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26382" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Bouler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Capelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piermant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beauperin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Marien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria F&#233;lix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835517v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cottin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Papelier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677887v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>