--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -684,256 +684,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests en laboratoire d'évaluation de la résistance partielle des clones de Peuplier vis-à-vis des rouilles à Melampsora larici-populina</w:t>
+                <w:t xml:space="preserve">Notations de phénologie foliaire sur arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Gauvin</w:t>
+                <w:t xml:space="preserve">Marc Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lacan</w:t>
+                <w:t xml:space="preserve">Cedric Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Poursat</w:t>
+                <w:t xml:space="preserve">Dominique Veisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, N° Spécial: Observation et évaluation, pp.143-147</w:t>
+              <w:t xml:space="preserve">, 2006, N° Spécial: Observation et évaluation, pp.139-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663203v1</w:t>
+                <w:t xml:space="preserve">hal-02665619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notations de phénologie foliaire sur arbres forestiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tests en laboratoire d'évaluation de la résistance partielle des clones de Peuplier vis-à-vis des rouilles à Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Meslier</w:t>
+                <w:t xml:space="preserve">Jean Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Veisse</w:t>
+                <w:t xml:space="preserve">Daniel Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, N° Spécial: Observation et évaluation, pp.139-142</w:t>
+              <w:t xml:space="preserve">, 2006, N° Spécial: Observation et évaluation, pp.143-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665619v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microdensitométrie sur arbres forestiers</w:t>
               </w:r>
@@ -1576,51 +1576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (6), pp.1113-1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2088,51 +2088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantaComp : Le réseau de plantations comparatives d'espèces forestières de l'INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2360,51 +2360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
@@ -2496,217 +2496,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water activity as a more reliable method than moisture content applied to pollen and seeds moisture management</w:t>
+                <w:t xml:space="preserve">La mesure de l'activité de l'eau appliquée au contrôle de l'état hydrique du pollen et des graines d'arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IUFRO joint conference of Division 2 - Forest Genetics and Tree Breeding in the Age of Genomics : Progress and Future.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Charleston, South Carolina, United States</w:t>
+              <w:t xml:space="preserve">2. Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763790v1</w:t>
+                <w:t xml:space="preserve">hal-02763892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de l'activité de l'eau appliquée au contrôle de l'état hydrique du pollen et des graines d'arbres forestiers</w:t>
+                <w:t xml:space="preserve">Water activity as a more reliable method than moisture content applied to pollen and seeds moisture management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Angers, France</w:t>
+              <w:t xml:space="preserve">2004 IUFRO joint conference of Division 2 - Forest Genetics and Tree Breeding in the Age of Genomics : Progress and Future.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Charleston, South Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763892v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage mapping and QTL analysis for growth of young Pseudotsuga menziesii plants</w:t>
               </w:r>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2811,502 +2811,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitude à la multiplication végétative par bouturage du mélèze hybride et de ses parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La technique du micropied-mère appliquée au genre Juglans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rondouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beauperin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. rencontre du groupe de la Sainte-Catherine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763449v1</w:t>
+                <w:t xml:space="preserve">hal-02764141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le drageonnage du merisier : une technique pour produire des plants ou pour rajeunir des pieds-mères ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Bouler</w:t>
+                <w:t xml:space="preserve">Multiplication végétative et foresterie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. rencontre du groupe de la Sainte-Catherine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762327v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes d’Hygiène et Sécurité rencontrés lors de la mise en oeuvre de techniques de multiplication végétative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Piermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. rencontre du groupe de la Sainte-Catherine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La technique du micropied-mère appliquée au genre Juglans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aptitude à la multiplication végétative par bouturage du mélèze hybride et de ses parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. rencontre du groupe de la Sainte-Catherine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764141v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplication végétative et foresterie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le drageonnage du merisier : une technique pour produire des plants ou pour rajeunir des pieds-mères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rondouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Marien</w:t>
+                <w:t xml:space="preserve">Marc Le Bouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. rencontre du groupe de la Sainte-Catherine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764125v1</w:t>
+                <w:t xml:space="preserve">hal-02762327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4264,51 +4264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Despras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2014, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4324,194 +4324,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahier des charges ADONIS, Acquisition de Données à l'INRA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de l'Unité expérimentale 995 Amélioration des arbres forestiers. 24 et 25 juin 2009. Département Ecologie des Forêts, Prairies, et milieux Aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] 2009</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824251v1</w:t>
+                <w:t xml:space="preserve">hal-02820265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'Unité expérimentale 995 Amélioration des arbres forestiers. 24 et 25 juin 2009. Département Ecologie des Forêts, Prairies, et milieux Aquatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cahier des charges ADONIS, Acquisition de Données à l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Papelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02820265v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre de rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4523,51 +4523,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 2, subtask 233-234</w:t>
+                <w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 2, subtask 231-232</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
@@ -4587,75 +4587,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Air. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677887v1</w:t>
+                <w:t xml:space="preserve">hal-04677911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 2, subtask 231-232</w:t>
+                <w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 2, subtask 233-234</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
@@ -4675,51 +4675,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Air. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677911v1</w:t>
+                <w:t xml:space="preserve">hal-04677887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4795,51 +4795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49452084"/>
+    <w:nsid w:val="E92BDFD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5026,51 +5026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7306-1994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453618v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-novae.2025.9706" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Braham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Montagu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saux-Nogues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gauvin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meslier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Veisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960606" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444116v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26373" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26382" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Bouler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Capelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piermant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beauperin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Marien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria F&#233;lix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835517v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cottin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Papelier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677887v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7306-1994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453618v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-novae.2025.9706" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Braham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Montagu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saux-Nogues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meslier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Veisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gauvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960606" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444116v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26373" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26382" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schevin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beauperin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Marien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Capelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piermant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Bouler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria F&#233;lix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835517v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cottin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Papelier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677887v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>