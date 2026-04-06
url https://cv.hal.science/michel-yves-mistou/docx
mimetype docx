--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -257,503 +257,503 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarification on the implementation of the Nagoya Protocol in France for the access and sharing of benefits arising from the utilization of microbial genetic resources</w:t>
+                <w:t xml:space="preserve">Integration of metataxonomic data sets into microbial association networks highlights shared bacterial community dynamics in fermented vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Ferrari</w:t>
+                <w:t xml:space="preserve">Romane Junker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chesneau</w:t>
+                <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveen Rahi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helene Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006262⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.e00312-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00312-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684659v1</w:t>
+                <w:t xml:space="preserve">hal-04581000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of Salmonella in the livestock sector using a genomic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clarification on the implementation of the Nagoya Protocol in France for the access and sharing of benefits arising from the utilization of microbial genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Michel</w:t>
+                <w:t xml:space="preserve">Olivier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine De Sousa Violante</w:t>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Feurer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Praveen Rahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art12-GB⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (3), pp.006262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715279v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of metataxonomic data sets into microbial association networks highlights shared bacterial community dynamics in fermented vegetables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiology of Salmonella in the livestock sector using a genomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Junker</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Madeleine De Sousa Violante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Chiapello</w:t>
+                <w:t xml:space="preserve">Ludovic Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (6), pp.e00312-24. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.137-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00312-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art12-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581000v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie des Salmonelles en filière animale par approche génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine De Sousa Violante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 88, pp.178-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -826,68 +826,68 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro Spécial (#02 RARe), pp.201-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
@@ -977,51 +977,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.28-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
@@ -1090,51 +1090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2), 20 p. </w:t>
@@ -1300,429 +1300,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Genomic Analyses and Toxinotyping of Clostridium perfringens Implicated in Foodborne Outbreaks in France</w:t>
+                <w:t xml:space="preserve">Genetic and metabolic signatures of Salmonella enterica subsp. enterica associated with animal sources at the pangenomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abakabir Mahamat Abdelrahim</w:t>
+                <w:t xml:space="preserve">Meryl Vila Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+                <w:t xml:space="preserve">Kévin Durimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+                <w:t xml:space="preserve">Kévin La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Djellal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marylène Le Négrate</w:t>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00777⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6188-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151261v1</w:t>
+                <w:t xml:space="preserve">hal-04151257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and metabolic signatures of Salmonella enterica subsp. enterica associated with animal sources at the pangenomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Vila Nova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Durimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-019-6188-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and metabolic signatures of Salmonella enterica subsp. enterica associated with animal sources at the pangenomic scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-Scale Genomic Analyses and Toxinotyping of Clostridium perfringens Implicated in Foodborne Outbreaks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abakabir Mahamat Abdelrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Djellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryl Vila Nova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bessières</w:t>
+                <w:t xml:space="preserve">Marylène Le Négrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6188-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151257v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1877,51 +1877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Goulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006262" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine De Sousa Violante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art12-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00312-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735538v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art04" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koczerka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01457-21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Denayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Titouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakabir Mahamat Abdelrahim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Djellal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Le N&#233;grate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00777" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Vila Nova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Durimel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin La" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6188-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Vila Nova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Goulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00312-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006262" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine De Sousa Violante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art12-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735538v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art04" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koczerka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01457-21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Denayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Titouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Vila Nova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Durimel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin La" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6188-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Vila Nova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakabir Mahamat Abdelrahim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Djellal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Le N&#233;grate" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00777" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>