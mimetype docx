--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -257,503 +257,503 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of metataxonomic data sets into microbial association networks highlights shared bacterial community dynamics in fermented vegetables</w:t>
+                <w:t xml:space="preserve">Clarification on the implementation of the Nagoya Protocol in France for the access and sharing of benefits arising from the utilization of microbial genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Junker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Valence</w:t>
+                <w:t xml:space="preserve">Mariana Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Rahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00312-24⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (3), pp.006262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581000v1</w:t>
+                <w:t xml:space="preserve">hal-04684659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarification on the implementation of the Nagoya Protocol in France for the access and sharing of benefits arising from the utilization of microbial genetic resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology of Salmonella in the livestock sector using a genomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chesneau</w:t>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+                <w:t xml:space="preserve">Madeleine De Sousa Violante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveen Rahi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Carole Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006262⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.137-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art12-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684659v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of Salmonella in the livestock sector using a genomic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of metataxonomic data sets into microbial association networks highlights shared bacterial community dynamics in fermented vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine De Sousa Violante</w:t>
+                <w:t xml:space="preserve">Romane Junker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Feurer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Mallet</w:t>
+                <w:t xml:space="preserve">Helene Chiapello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 88, pp.137-149. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.e00312-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art12-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00312-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715279v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie des Salmonelles en filière animale par approche génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine De Sousa Violante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 88, pp.178-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -781,278 +781,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioloMICS : Un outil pour gérer les données associées aux collections des Centres de Ressources Biologiques</w:t>
+                <w:t xml:space="preserve">Enrichir les catalogues des CRB : l’exemple des collections microbiennes des Centres de ressources biologiques du CIRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
+                <w:t xml:space="preserve">Anne Favel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grondin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Mineau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Numéro Spécial (#02 RARe), pp.201-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art25⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.28-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859206v1</w:t>
+                <w:t xml:space="preserve">hal-03735538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir les catalogues des CRB : l’exemple des collections microbiennes des Centres de ressources biologiques du CIRM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BioloMICS : Un outil pour gérer les données associées aux collections des Centres de Ressources Biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Portier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Mineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.28-33. </w:t>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial (#02 RARe), pp.201-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735538v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invasin and complement-resistance protein Rck of Salmonella is more widely distributed than previously expected</w:t>
               </w:r>
@@ -1090,51 +1090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2), 20 p. </w:t>
@@ -1312,51 +1312,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and metabolic signatures of Salmonella enterica subsp. enterica associated with animal sources at the pangenomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryl Vila Nova</w:t>
+                <w:t xml:space="preserve">Méryl Vila Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Durimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1364,365 +1364,365 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bessières</w:t>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.814. </w:t>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-019-6188-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151257v1</w:t>
+                <w:t xml:space="preserve">hal-02392205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and metabolic signatures of Salmonella enterica subsp. enterica associated with animal sources at the pangenomic scale</w:t>
+                <w:t xml:space="preserve">Large-Scale Genomic Analyses and Toxinotyping of Clostridium perfringens Implicated in Foodborne Outbreaks in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méryl Vila Nova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Felten</w:t>
+                <w:t xml:space="preserve">Abakabir Mahamat Abdelrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Djellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Le Négrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6188-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392205v1</w:t>
+                <w:t xml:space="preserve">hal-04151261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Genomic Analyses and Toxinotyping of Clostridium perfringens Implicated in Foodborne Outbreaks in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic and metabolic signatures of Salmonella enterica subsp. enterica associated with animal sources at the pangenomic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Le Négrate</w:t>
+                <w:t xml:space="preserve">Meryl Vila Nova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Durimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00777⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6188-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151261v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1877,51 +1877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Goulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00312-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006262" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine De Sousa Violante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art12-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735538v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art04" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koczerka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01457-21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Denayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Titouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Vila Nova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Durimel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin La" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6188-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Vila Nova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakabir Mahamat Abdelrahim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Djellal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Le N&#233;grate" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00777" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Goulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006262" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine De Sousa Violante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art12-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00312-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art04" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art25" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koczerka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01457-21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Denayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Titouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Vila Nova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Durimel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin La" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6188-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakabir Mahamat Abdelrahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Djellal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Le N&#233;grate" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00777" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Vila Nova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>